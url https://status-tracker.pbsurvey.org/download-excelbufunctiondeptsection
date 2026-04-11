--- v1 (2026-02-10)
+++ v2 (2026-04-11)
@@ -4172,57 +4172,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96137</v>
+        <v>96245</v>
       </c>
       <c r="C2" s="3">
-        <v>128716</v>
+        <v>128742</v>
       </c>
       <c r="D2" s="3">
-        <v>224853</v>
+        <v>224987</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>376</v>
       </c>
       <c r="C3" s="4">
         <v>203</v>
       </c>
       <c r="D3" s="4">
         <v>579</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>