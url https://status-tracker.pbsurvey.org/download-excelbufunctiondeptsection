--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -32,933 +32,933 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1218">
   <si>
     <t>BU -&gt; Function -&gt; Dept -&gt; Section</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Not Completed</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>Completion %</t>
   </si>
   <si>
     <t>OVERALL</t>
   </si>
   <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>ENGINEERING</t>
+  </si>
+  <si>
+    <t>65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t>64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCESS ENGINEERING</t>
+  </si>
+  <si>
+    <t>63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      STEEL MACHINING AND THERMAL PROCESSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MATERIALS TECHNOLOGY &amp; LABS</t>
+  </si>
+  <si>
+    <t>48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CD: PRIMARY &amp; BALANCER GEARS</t>
+  </si>
+  <si>
+    <t>58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      WELDING TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CD: HIGH-END FRAMES, FUEL TANKS &amp; EXPORT LINES</t>
+  </si>
+  <si>
+    <t>69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FORMING</t>
+  </si>
+  <si>
+    <t>71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ALUMINUM MACHINING</t>
+  </si>
+  <si>
+    <t>54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ASSEMBLY &amp; TESTING</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PAINT &amp; POWDER COATING</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SYSTEMS (TPM / GMEA / QMS / ISO / SHE &amp; SCANNING)</t>
+  </si>
+  <si>
+    <t>56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FORGING &amp; UNCONVENTIONAL PROCESSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DECAL TECHNOLOGY &amp; ELECTRO_x0002_PLATING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CASTING PROCESSES</t>
+  </si>
+  <si>
+    <t>89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV PARTS</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      #N/A</t>
+  </si>
+  <si>
+    <t>0%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    TOOL ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE ? PT TRY-OUT</t>
+  </si>
+  <si>
+    <t>61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE PLANNING, PROCUREMENT, MANUFACTURING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FOUNDRY TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE ? PT DESIGN</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE ? PDC DESIGN</t>
+  </si>
+  <si>
+    <t>76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE – PT TRY-OUT</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t>66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MACHINE &amp; AUTOMATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MTD (DESIGN ? ASSEMBLY AUTOMATION)</t>
+  </si>
+  <si>
+    <t>86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ROBOTICS (DESIGN &amp; APPLICATION)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MTD (DESIGN - SPMS, PRESSES, GAUGES, TOOLS)</t>
+  </si>
+  <si>
+    <t>68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MTD ASSEMBLY &amp; TRY-OUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PLANNING, PROCUREMENT, MANUFACTURING ? MTD &amp; ROBOTICS</t>
+  </si>
+  <si>
+    <t>55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ENGINEERING CENTRAL MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      KICK START</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MC DMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DIGITAL MANUFACTURING &amp; IIOT</t>
+  </si>
+  <si>
+    <t>93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      INTEGRATED MFG. + MES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ELECTRICALS &amp; SOFTWARE DESIGN</t>
+  </si>
+  <si>
+    <t>62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FLYING START GT - OPRNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PLANNING, PROCUREMENT, MANUFACTURING – MTD &amp; ROBOTICS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FLYING START GT - OPRNS</t>
+  </si>
+  <si>
+    <t>R&amp;D - BAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  COMMUTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    COMMUTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PT POWER PACK PARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE ROLLING CHASSIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PT STRUCTURAL + TRANSMISSION PARTS</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      BOXER NEW, SUPER CHAMPION VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      K405/406, PULSAR S VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMMUTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE STYLE PARTS &amp; LIGHTING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMMUTER POWERTRAIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMMUTER - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  PREMIUM BRANDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PREMIUM BRANDS</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PREMIUM BRANDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DUKE / RC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TRIUMPH ENGINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TRIUMPH VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      KTM TWIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      KTM SINGLES / DNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV POWERTRAIN - 3WH PT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      3 WH - ICE/EV VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE STYLE PARTS &amp; CONTROLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ALTERNATE MOBILITY - E-RICK / E-CART VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ALTERNATE MOBILITY - QUTE, R129 VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV POWERTRAIN - QUTE &amp; DIESEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  PROTOSHOP, BOM, STANDARDIZATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROTOSHOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEH-DIE M/C SHOP, RPT, MDS - E+V, VEH-FABRICATION, VEH-GPM SHOP, METROLOGY + SIR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FACILITY MGMT., SAFETY, COMPLIANCE</t>
+  </si>
+  <si>
+    <t>83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PT-CNC SHOP, PT-GPM SHOP, FOUNDRY-SLS, METAL SINTERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SUPPORT SERVICES - MECHANICAL &amp; ELECTRICAL MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROTOSHOP - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BOM, STANDARDIZATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      BOM, STANDARDIZATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      BOM, STANDARDIZATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROTOSHOP, BOM, STANDARDIZATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROTOSHOP, BOM, STANDARDIZATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  TEST &amp; VALIDATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MATERIAL SCIENCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      METALLICS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      NON-METALLICS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PHYSICAL TEST &amp; VALIDATION</t>
+  </si>
+  <si>
+    <t>52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CALIBRATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE TESTING</t>
+  </si>
+  <si>
+    <t>49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      POWERTRAIN &amp; ELECTRICALS TESTING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PHYSICAL TEST &amp; VALIDATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIRTUAL TEST &amp; VALIDATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      NVH &amp; POWERTRAIN STRUCTURE / DYNAMICS</t>
+  </si>
+  <si>
+    <t>73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE STRUCTURE / DYNAMICS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CAE-CFD</t>
+  </si>
+  <si>
+    <t>82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      IDT VEHICLE - CV &amp; 2WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PT - TEST &amp; VALIDATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PT - TEST &amp; VALIDATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  DOMINAR &amp; PULSAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    DOMINAR &amp; PULSAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PULSAR N / K301 / CRUISER VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DOMINAR DNG / NS VEHICLE</t>
+  </si>
+  <si>
+    <t>57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      NS / N SERIES POWERTRAIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DOMINAR &amp; PULSAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DOMINAR &amp; PULSAR - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  DQM, IPR, RM, HOMOLOGATION, PROCUREMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HOMOLOGATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      HOMOLOGATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    DQM - VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DQM - VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    IPR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      IPR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    REGULATIONS MANAGEMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      REGULATIONS MANAGEMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCUREMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCUREMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    DQM - POWERTRAIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DQM - POWERTRAIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DQM - POWERTRAIN - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    DQM, IPR, RM, HOMOLOGATION, PROCUREMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DQM, IPR, RM, HOMOLOGATION, PROCUREMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  EV VEHICLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EV VEHICLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SMALL MOTORCYCLE EV VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      LARGE MOTORCYCLE EV VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CHETAK LARGE EV VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CHETAK SMALL EV VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV VEHICLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV VEHICLES - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  R&amp;D - BAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    R&amp;D - BAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      R&amp;D - BAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FLYING START GT - BAL R&amp;D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FLYING START GT - BAL R&amp;D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  BAJAJ 2-WHEELERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BAJAJ 2-WHEELERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      BAJAJ 2-WHEELERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CV DESIGN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CV DESIGN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV DESIGN - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  BATL R&amp;D - DTES</t>
+  </si>
+  <si>
+    <t>46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EEE INTEGRATION - DTES</t>
+  </si>
+  <si>
+    <t>45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EEE INTEGRATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EV POWERTRAIN MECHANICAL - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV POWERTRAIN MECHANICAL - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EV ELECTRONICS - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV ELECTRONICS - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ENERGY STORAGE - EE, MECH INTEGRATION &amp; SOFTWARE - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ENERGY STORAGE - EE, MECH INTEGRATION &amp; SOFTWARE - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MOTOR DESIGN &amp; CONTROL - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MOTOR DESIGN &amp; CONTROL - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ARAS, CS &amp; VALIDATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ARAS, CS &amp; VALIDATION - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SYSTEM REQUIREMENT MANAGEMENT - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SYSTEM REQUIREMENT MANAGEMENT - DTES</t>
+  </si>
+  <si>
+    <t>MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  PROCESS, RM &amp; SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    POLYMER &amp; ELASTOMERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - MCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - CV</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VENDOR QUALITY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PURCHASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PRESS &amp; FAB</t>
+  </si>
+  <si>
+    <t>79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MC FIELD SALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FORGING &amp; MACHINING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - VEHICLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - ENGINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CASTING &amp; MACHINING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV DMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SYSTEMS &amp; BAVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      3 PL ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      NON OE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    RAW MATERIALS + GLOBAL SOURCING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCESS, RM &amp; SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCESS, RAW MATERIAL AND SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FLYING START - MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MATERIALS - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  PROPRIETARY AND E&amp;E</t>
+  </si>
+  <si>
+    <t>78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROPRIETARY AND E&amp;E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ELECTRICAL AND PROPRIETARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ELECTRICAL &amp; ELECTRONICS</t>
+  </si>
+  <si>
+    <t>77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CD EV &amp; TECH COMPONENTS</t>
+  </si>
+  <si>
+    <t>91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EV NAVIGATION &amp; AUTONOMOUS SYSTEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - ELECTRONIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMP DVLP - ELECTRICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      COMPONENT DEVELOPMENT EV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROPRIETARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SPECIAL PROJECTS CD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SPECIAL PROJECTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SPECIAL PROJECTS PURCHASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SPECIAL PROJECTS ENGINEERING</t>
+  </si>
+  <si>
+    <t>MANUFACTURING</t>
+  </si>
+  <si>
+    <t>53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MANUFACTURING - WALUJ 3W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PLANT OPERATIONS - SUPPORT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DIMH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SUPPORT SERVICES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SECURITY</t>
+  </si>
+  <si>
+    <t>33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PERSONNEL &amp; IR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PRODUCTION PLANNING &amp; CONTROL</t>
+  </si>
+  <si>
+    <t>81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION PLANNING &amp; CONTROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CV FIELD SALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      DISPATCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PLANNED MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PLANNED MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VEHICLE ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION - COMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MAINTENANCE - COMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    QUALITY ASSURANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      QUALITY ASSURANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ENGINE ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MANUFACTURING ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ME VEH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ME E&amp;T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    TPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    WORKS ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      WORKS ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MANUFACTURING - WALUJ MCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CENTRAL MACHINE SHOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION - MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MAINTENANCE - MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION - CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MAINTENANCE - CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SYSTEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    EXPORTS ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MANUFACTURING - WALUJ 4W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FACILITY ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      UTILITIES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SAFETY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FACILITY ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BIW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TE DESIGN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION - QUTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION - MAXIMA</t>
+  </si>
+  <si>
     <t>43%</t>
-  </si>
-[...880 lines deleted...]
-    <t xml:space="preserve">      PRODUCTION - MAXIMA</t>
   </si>
   <si>
     <t xml:space="preserve">  MANUFACTURING - WALUJ SPD</t>
   </si>
   <si>
     <t xml:space="preserve">      EXISTING PRODUCTS</t>
   </si>
   <si>
     <t xml:space="preserve">      EV &amp; NEW PRODUCTS</t>
   </si>
   <si>
     <t xml:space="preserve">    SPARE PARTS - OPERATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">      SPARE PARTS - OPERATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">      MANUFACTURING ENGINEERING</t>
   </si>
   <si>
     <t xml:space="preserve">  MANUFACTURING - CHAKAN 1</t>
   </si>
   <si>
     <t xml:space="preserve">    LOGISTICS (EXPORT, PPC, DISPATCH)</t>
   </si>
@@ -4172,57 +4172,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96245</v>
+        <v>95472</v>
       </c>
       <c r="C2" s="3">
-        <v>128742</v>
+        <v>129485</v>
       </c>
       <c r="D2" s="3">
-        <v>224987</v>
+        <v>224957</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>376</v>
       </c>
       <c r="C3" s="4">
         <v>203</v>
       </c>
       <c r="D3" s="4">
         <v>579</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>
@@ -5762,4335 +5762,4335 @@
       </c>
       <c r="C94" s="7">
         <v>5</v>
       </c>
       <c r="D94" s="7">
         <v>14</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B95" s="7">
         <v>5</v>
       </c>
       <c r="C95" s="7">
         <v>7</v>
       </c>
       <c r="D95" s="7">
         <v>12</v>
       </c>
       <c r="E95" s="14" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B96" s="6">
         <v>9</v>
       </c>
       <c r="C96" s="6">
         <v>5</v>
       </c>
       <c r="D96" s="6">
         <v>14</v>
       </c>
       <c r="E96" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="7" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B97" s="7">
         <v>8</v>
       </c>
       <c r="C97" s="7">
         <v>4</v>
       </c>
       <c r="D97" s="7">
         <v>12</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="7" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B98" s="7">
         <v>1</v>
       </c>
       <c r="C98" s="7">
         <v>1</v>
       </c>
       <c r="D98" s="7">
         <v>2</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B99" s="6">
         <v>2</v>
       </c>
       <c r="C99" s="6">
         <v>0</v>
       </c>
       <c r="D99" s="6">
         <v>2</v>
       </c>
       <c r="E99" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="7" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B100" s="7">
         <v>2</v>
       </c>
       <c r="C100" s="7">
         <v>0</v>
       </c>
       <c r="D100" s="7">
         <v>2</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B101" s="5">
         <v>440</v>
       </c>
       <c r="C101" s="5">
         <v>322</v>
       </c>
       <c r="D101" s="5">
         <v>762</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B102" s="6">
         <v>41</v>
       </c>
       <c r="C102" s="6">
         <v>19</v>
       </c>
       <c r="D102" s="6">
         <v>60</v>
       </c>
       <c r="E102" s="13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B103" s="7">
         <v>26</v>
       </c>
       <c r="C103" s="7">
         <v>12</v>
       </c>
       <c r="D103" s="7">
         <v>38</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B104" s="7">
         <v>15</v>
       </c>
       <c r="C104" s="7">
         <v>7</v>
       </c>
       <c r="D104" s="7">
         <v>22</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="6" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B105" s="6">
         <v>249</v>
       </c>
       <c r="C105" s="6">
         <v>227</v>
       </c>
       <c r="D105" s="6">
         <v>476</v>
       </c>
       <c r="E105" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="7" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B106" s="7">
         <v>40</v>
       </c>
       <c r="C106" s="7">
         <v>32</v>
       </c>
       <c r="D106" s="7">
         <v>72</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="7" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B107" s="7">
         <v>96</v>
       </c>
       <c r="C107" s="7">
         <v>98</v>
       </c>
       <c r="D107" s="7">
         <v>194</v>
       </c>
       <c r="E107" s="14" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="7" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B108" s="7">
         <v>99</v>
       </c>
       <c r="C108" s="7">
         <v>82</v>
       </c>
       <c r="D108" s="7">
         <v>181</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B109" s="7">
         <v>14</v>
       </c>
       <c r="C109" s="7">
         <v>15</v>
       </c>
       <c r="D109" s="7">
         <v>29</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B110" s="6">
         <v>150</v>
       </c>
       <c r="C110" s="6">
         <v>74</v>
       </c>
       <c r="D110" s="6">
         <v>224</v>
       </c>
       <c r="E110" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="7" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B111" s="7">
         <v>38</v>
       </c>
       <c r="C111" s="7">
         <v>14</v>
       </c>
       <c r="D111" s="7">
         <v>52</v>
       </c>
       <c r="E111" s="14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="7" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B112" s="7">
         <v>38</v>
       </c>
       <c r="C112" s="7">
         <v>8</v>
       </c>
       <c r="D112" s="7">
         <v>46</v>
       </c>
       <c r="E112" s="14" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="7" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B113" s="7">
         <v>18</v>
       </c>
       <c r="C113" s="7">
         <v>4</v>
       </c>
       <c r="D113" s="7">
         <v>22</v>
       </c>
       <c r="E113" s="14" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="7" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B114" s="7">
         <v>56</v>
       </c>
       <c r="C114" s="7">
         <v>48</v>
       </c>
       <c r="D114" s="7">
         <v>104</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B115" s="6">
         <v>0</v>
       </c>
       <c r="C115" s="6">
         <v>2</v>
       </c>
       <c r="D115" s="6">
         <v>2</v>
       </c>
       <c r="E115" s="13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="7" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B116" s="7">
         <v>0</v>
       </c>
       <c r="C116" s="7">
         <v>2</v>
       </c>
       <c r="D116" s="7">
         <v>2</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B117" s="5">
         <v>74</v>
       </c>
       <c r="C117" s="5">
         <v>40</v>
       </c>
       <c r="D117" s="5">
         <v>114</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B118" s="6">
         <v>74</v>
       </c>
       <c r="C118" s="6">
         <v>40</v>
       </c>
       <c r="D118" s="6">
         <v>114</v>
       </c>
       <c r="E118" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="7" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B119" s="7">
         <v>7</v>
       </c>
       <c r="C119" s="7">
         <v>3</v>
       </c>
       <c r="D119" s="7">
         <v>10</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B120" s="7">
         <v>11</v>
       </c>
       <c r="C120" s="7">
         <v>9</v>
       </c>
       <c r="D120" s="7">
         <v>20</v>
       </c>
       <c r="E120" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="7" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B121" s="7">
         <v>8</v>
       </c>
       <c r="C121" s="7">
         <v>6</v>
       </c>
       <c r="D121" s="7">
         <v>14</v>
       </c>
       <c r="E121" s="14" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B122" s="7">
         <v>14</v>
       </c>
       <c r="C122" s="7">
         <v>6</v>
       </c>
       <c r="D122" s="7">
         <v>20</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B123" s="7">
         <v>8</v>
       </c>
       <c r="C123" s="7">
         <v>6</v>
       </c>
       <c r="D123" s="7">
         <v>14</v>
       </c>
       <c r="E123" s="14" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B124" s="7">
         <v>12</v>
       </c>
       <c r="C124" s="7">
         <v>3</v>
       </c>
       <c r="D124" s="7">
         <v>15</v>
       </c>
       <c r="E124" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="7" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B125" s="7">
         <v>3</v>
       </c>
       <c r="C125" s="7">
         <v>1</v>
       </c>
       <c r="D125" s="7">
         <v>4</v>
       </c>
       <c r="E125" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B126" s="7">
         <v>11</v>
       </c>
       <c r="C126" s="7">
         <v>5</v>
       </c>
       <c r="D126" s="7">
         <v>16</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="7" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B127" s="7">
         <v>0</v>
       </c>
       <c r="C127" s="7">
         <v>1</v>
       </c>
       <c r="D127" s="7">
         <v>1</v>
       </c>
       <c r="E127" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B128" s="5">
         <v>48</v>
       </c>
       <c r="C128" s="5">
         <v>26</v>
       </c>
       <c r="D128" s="5">
         <v>74</v>
       </c>
       <c r="E128" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B129" s="6">
         <v>14</v>
       </c>
       <c r="C129" s="6">
         <v>8</v>
       </c>
       <c r="D129" s="6">
         <v>22</v>
       </c>
       <c r="E129" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B130" s="7">
         <v>14</v>
       </c>
       <c r="C130" s="7">
         <v>8</v>
       </c>
       <c r="D130" s="7">
         <v>22</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B131" s="6">
         <v>6</v>
       </c>
       <c r="C131" s="6">
         <v>4</v>
       </c>
       <c r="D131" s="6">
         <v>10</v>
       </c>
       <c r="E131" s="13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="7" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B132" s="7">
         <v>6</v>
       </c>
       <c r="C132" s="7">
         <v>4</v>
       </c>
       <c r="D132" s="7">
         <v>10</v>
       </c>
       <c r="E132" s="14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B133" s="6">
         <v>7</v>
       </c>
       <c r="C133" s="6">
         <v>3</v>
       </c>
       <c r="D133" s="6">
         <v>10</v>
       </c>
       <c r="E133" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B134" s="7">
         <v>7</v>
       </c>
       <c r="C134" s="7">
         <v>3</v>
       </c>
       <c r="D134" s="7">
         <v>10</v>
       </c>
       <c r="E134" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B135" s="6">
         <v>4</v>
       </c>
       <c r="C135" s="6">
         <v>0</v>
       </c>
       <c r="D135" s="6">
         <v>4</v>
       </c>
       <c r="E135" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="7" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B136" s="7">
         <v>4</v>
       </c>
       <c r="C136" s="7">
         <v>0</v>
       </c>
       <c r="D136" s="7">
         <v>4</v>
       </c>
       <c r="E136" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B137" s="6">
         <v>10</v>
       </c>
       <c r="C137" s="6">
         <v>8</v>
       </c>
       <c r="D137" s="6">
         <v>18</v>
       </c>
       <c r="E137" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B138" s="7">
         <v>10</v>
       </c>
       <c r="C138" s="7">
         <v>8</v>
       </c>
       <c r="D138" s="7">
         <v>18</v>
       </c>
       <c r="E138" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B139" s="6">
         <v>6</v>
       </c>
       <c r="C139" s="6">
         <v>2</v>
       </c>
       <c r="D139" s="6">
         <v>8</v>
       </c>
       <c r="E139" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B140" s="7">
         <v>5</v>
       </c>
       <c r="C140" s="7">
         <v>1</v>
       </c>
       <c r="D140" s="7">
         <v>6</v>
       </c>
       <c r="E140" s="14" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="7" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B141" s="7">
         <v>1</v>
       </c>
       <c r="C141" s="7">
         <v>1</v>
       </c>
       <c r="D141" s="7">
         <v>2</v>
       </c>
       <c r="E141" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B142" s="6">
         <v>1</v>
       </c>
       <c r="C142" s="6">
         <v>1</v>
       </c>
       <c r="D142" s="6">
         <v>2</v>
       </c>
       <c r="E142" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="7" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B143" s="7">
         <v>1</v>
       </c>
       <c r="C143" s="7">
         <v>1</v>
       </c>
       <c r="D143" s="7">
         <v>2</v>
       </c>
       <c r="E143" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B144" s="5">
         <v>44</v>
       </c>
       <c r="C144" s="5">
         <v>28</v>
       </c>
       <c r="D144" s="5">
         <v>72</v>
       </c>
       <c r="E144" s="12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B145" s="6">
         <v>44</v>
       </c>
       <c r="C145" s="6">
         <v>28</v>
       </c>
       <c r="D145" s="6">
         <v>72</v>
       </c>
       <c r="E145" s="13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B146" s="7">
         <v>5</v>
       </c>
       <c r="C146" s="7">
         <v>3</v>
       </c>
       <c r="D146" s="7">
         <v>8</v>
       </c>
       <c r="E146" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B147" s="7">
         <v>11</v>
       </c>
       <c r="C147" s="7">
         <v>5</v>
       </c>
       <c r="D147" s="7">
         <v>16</v>
       </c>
       <c r="E147" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="7" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B148" s="7">
         <v>6</v>
       </c>
       <c r="C148" s="7">
         <v>2</v>
       </c>
       <c r="D148" s="7">
         <v>8</v>
       </c>
       <c r="E148" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B149" s="7">
         <v>6</v>
       </c>
       <c r="C149" s="7">
         <v>6</v>
       </c>
       <c r="D149" s="7">
         <v>12</v>
       </c>
       <c r="E149" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="7" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B150" s="7">
         <v>7</v>
       </c>
       <c r="C150" s="7">
         <v>5</v>
       </c>
       <c r="D150" s="7">
         <v>12</v>
       </c>
       <c r="E150" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="7" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B151" s="7">
         <v>7</v>
       </c>
       <c r="C151" s="7">
         <v>5</v>
       </c>
       <c r="D151" s="7">
         <v>12</v>
       </c>
       <c r="E151" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B152" s="7">
         <v>1</v>
       </c>
       <c r="C152" s="7">
         <v>1</v>
       </c>
       <c r="D152" s="7">
         <v>2</v>
       </c>
       <c r="E152" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B153" s="7">
         <v>1</v>
       </c>
       <c r="C153" s="7">
         <v>1</v>
       </c>
       <c r="D153" s="7">
         <v>2</v>
       </c>
       <c r="E153" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B154" s="5">
         <v>77</v>
       </c>
       <c r="C154" s="5">
         <v>35</v>
       </c>
       <c r="D154" s="5">
         <v>112</v>
       </c>
       <c r="E154" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B155" s="6">
         <v>21</v>
       </c>
       <c r="C155" s="6">
         <v>23</v>
       </c>
       <c r="D155" s="6">
         <v>44</v>
       </c>
       <c r="E155" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B156" s="7">
         <v>21</v>
       </c>
       <c r="C156" s="7">
         <v>23</v>
       </c>
       <c r="D156" s="7">
         <v>44</v>
       </c>
       <c r="E156" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B157" s="6">
         <v>56</v>
       </c>
       <c r="C157" s="6">
         <v>12</v>
       </c>
       <c r="D157" s="6">
         <v>68</v>
       </c>
       <c r="E157" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B158" s="7">
         <v>56</v>
       </c>
       <c r="C158" s="7">
         <v>12</v>
       </c>
       <c r="D158" s="7">
         <v>68</v>
       </c>
       <c r="E158" s="14" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B159" s="5">
         <v>2</v>
       </c>
       <c r="C159" s="5">
         <v>0</v>
       </c>
       <c r="D159" s="5">
         <v>2</v>
       </c>
       <c r="E159" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B160" s="6">
         <v>2</v>
       </c>
       <c r="C160" s="6">
         <v>0</v>
       </c>
       <c r="D160" s="6">
         <v>2</v>
       </c>
       <c r="E160" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B161" s="7">
         <v>2</v>
       </c>
       <c r="C161" s="7">
         <v>0</v>
       </c>
       <c r="D161" s="7">
         <v>2</v>
       </c>
       <c r="E161" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B162" s="5">
         <v>1</v>
       </c>
       <c r="C162" s="5">
         <v>1</v>
       </c>
       <c r="D162" s="5">
         <v>2</v>
       </c>
       <c r="E162" s="12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B163" s="6">
         <v>1</v>
       </c>
       <c r="C163" s="6">
         <v>1</v>
       </c>
       <c r="D163" s="6">
         <v>2</v>
       </c>
       <c r="E163" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B164" s="7">
         <v>1</v>
       </c>
       <c r="C164" s="7">
         <v>1</v>
       </c>
       <c r="D164" s="7">
         <v>2</v>
       </c>
       <c r="E164" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B165" s="5">
         <v>25</v>
       </c>
       <c r="C165" s="5">
         <v>29</v>
       </c>
       <c r="D165" s="5">
         <v>54</v>
       </c>
       <c r="E165" s="12" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B166" s="6">
         <v>10</v>
       </c>
       <c r="C166" s="6">
         <v>12</v>
       </c>
       <c r="D166" s="6">
         <v>22</v>
       </c>
       <c r="E166" s="13" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B167" s="7">
         <v>10</v>
       </c>
       <c r="C167" s="7">
         <v>12</v>
       </c>
       <c r="D167" s="7">
         <v>22</v>
       </c>
       <c r="E167" s="14" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B168" s="6">
         <v>1</v>
       </c>
       <c r="C168" s="6">
         <v>1</v>
       </c>
       <c r="D168" s="6">
         <v>2</v>
       </c>
       <c r="E168" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B169" s="7">
         <v>1</v>
       </c>
       <c r="C169" s="7">
         <v>1</v>
       </c>
       <c r="D169" s="7">
         <v>2</v>
       </c>
       <c r="E169" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B170" s="6">
         <v>3</v>
       </c>
       <c r="C170" s="6">
         <v>3</v>
       </c>
       <c r="D170" s="6">
         <v>6</v>
       </c>
       <c r="E170" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B171" s="7">
         <v>3</v>
       </c>
       <c r="C171" s="7">
         <v>3</v>
       </c>
       <c r="D171" s="7">
         <v>6</v>
       </c>
       <c r="E171" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B172" s="6">
         <v>3</v>
       </c>
       <c r="C172" s="6">
         <v>3</v>
       </c>
       <c r="D172" s="6">
         <v>6</v>
       </c>
       <c r="E172" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B173" s="7">
         <v>3</v>
       </c>
       <c r="C173" s="7">
         <v>3</v>
       </c>
       <c r="D173" s="7">
         <v>6</v>
       </c>
       <c r="E173" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="6" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B174" s="6">
         <v>2</v>
       </c>
       <c r="C174" s="6">
         <v>2</v>
       </c>
       <c r="D174" s="6">
         <v>4</v>
       </c>
       <c r="E174" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B175" s="7">
         <v>2</v>
       </c>
       <c r="C175" s="7">
         <v>2</v>
       </c>
       <c r="D175" s="7">
         <v>4</v>
       </c>
       <c r="E175" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B176" s="6">
         <v>6</v>
       </c>
       <c r="C176" s="6">
         <v>6</v>
       </c>
       <c r="D176" s="6">
         <v>12</v>
       </c>
       <c r="E176" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B177" s="7">
         <v>6</v>
       </c>
       <c r="C177" s="7">
         <v>6</v>
       </c>
       <c r="D177" s="7">
         <v>12</v>
       </c>
       <c r="E177" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B178" s="6">
         <v>0</v>
       </c>
       <c r="C178" s="6">
         <v>2</v>
       </c>
       <c r="D178" s="6">
         <v>2</v>
       </c>
       <c r="E178" s="13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B179" s="7">
         <v>0</v>
       </c>
       <c r="C179" s="7">
         <v>2</v>
       </c>
       <c r="D179" s="7">
         <v>2</v>
       </c>
       <c r="E179" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B180" s="4">
         <v>373</v>
       </c>
       <c r="C180" s="4">
         <v>121</v>
       </c>
       <c r="D180" s="4">
         <v>494</v>
       </c>
       <c r="E180" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B181" s="5">
         <v>234</v>
       </c>
       <c r="C181" s="5">
         <v>80</v>
       </c>
       <c r="D181" s="5">
         <v>314</v>
       </c>
       <c r="E181" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B182" s="6">
         <v>50</v>
       </c>
       <c r="C182" s="6">
         <v>10</v>
       </c>
       <c r="D182" s="6">
         <v>60</v>
       </c>
       <c r="E182" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B183" s="7">
         <v>16</v>
       </c>
       <c r="C183" s="7">
         <v>2</v>
       </c>
       <c r="D183" s="7">
         <v>18</v>
       </c>
       <c r="E183" s="14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B184" s="7">
         <v>9</v>
       </c>
       <c r="C184" s="7">
         <v>1</v>
       </c>
       <c r="D184" s="7">
         <v>10</v>
       </c>
       <c r="E184" s="14" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B185" s="7">
         <v>9</v>
       </c>
       <c r="C185" s="7">
         <v>3</v>
       </c>
       <c r="D185" s="7">
         <v>12</v>
       </c>
       <c r="E185" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B186" s="7">
         <v>16</v>
       </c>
       <c r="C186" s="7">
         <v>4</v>
       </c>
       <c r="D186" s="7">
         <v>20</v>
       </c>
       <c r="E186" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="6" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B187" s="6">
         <v>64</v>
       </c>
       <c r="C187" s="6">
         <v>28</v>
       </c>
       <c r="D187" s="6">
         <v>92</v>
       </c>
       <c r="E187" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B188" s="7">
         <v>15</v>
       </c>
       <c r="C188" s="7">
         <v>4</v>
       </c>
       <c r="D188" s="7">
         <v>19</v>
       </c>
       <c r="E188" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B189" s="7">
         <v>11</v>
       </c>
       <c r="C189" s="7">
         <v>5</v>
       </c>
       <c r="D189" s="7">
         <v>16</v>
       </c>
       <c r="E189" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B190" s="7">
         <v>17</v>
       </c>
       <c r="C190" s="7">
         <v>7</v>
       </c>
       <c r="D190" s="7">
         <v>24</v>
       </c>
       <c r="E190" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B191" s="7">
         <v>1</v>
       </c>
       <c r="C191" s="7">
         <v>0</v>
       </c>
       <c r="D191" s="7">
         <v>1</v>
       </c>
       <c r="E191" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B192" s="7">
         <v>20</v>
       </c>
       <c r="C192" s="7">
         <v>12</v>
       </c>
       <c r="D192" s="7">
         <v>32</v>
       </c>
       <c r="E192" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="6" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B193" s="6">
         <v>39</v>
       </c>
       <c r="C193" s="6">
         <v>13</v>
       </c>
       <c r="D193" s="6">
         <v>52</v>
       </c>
       <c r="E193" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B194" s="7">
         <v>0</v>
       </c>
       <c r="C194" s="7">
         <v>1</v>
       </c>
       <c r="D194" s="7">
         <v>1</v>
       </c>
       <c r="E194" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B195" s="7">
         <v>13</v>
       </c>
       <c r="C195" s="7">
         <v>5</v>
       </c>
       <c r="D195" s="7">
         <v>18</v>
       </c>
       <c r="E195" s="14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B196" s="7">
         <v>8</v>
       </c>
       <c r="C196" s="7">
         <v>3</v>
       </c>
       <c r="D196" s="7">
         <v>11</v>
       </c>
       <c r="E196" s="14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B197" s="7">
         <v>7</v>
       </c>
       <c r="C197" s="7">
         <v>1</v>
       </c>
       <c r="D197" s="7">
         <v>8</v>
       </c>
       <c r="E197" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B198" s="7">
         <v>11</v>
       </c>
       <c r="C198" s="7">
         <v>3</v>
       </c>
       <c r="D198" s="7">
         <v>14</v>
       </c>
       <c r="E198" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B199" s="6">
         <v>41</v>
       </c>
       <c r="C199" s="6">
         <v>13</v>
       </c>
       <c r="D199" s="6">
         <v>54</v>
       </c>
       <c r="E199" s="13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B200" s="7">
         <v>0</v>
       </c>
       <c r="C200" s="7">
         <v>1</v>
       </c>
       <c r="D200" s="7">
         <v>1</v>
       </c>
       <c r="E200" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B201" s="7">
         <v>9</v>
       </c>
       <c r="C201" s="7">
         <v>1</v>
       </c>
       <c r="D201" s="7">
         <v>10</v>
       </c>
       <c r="E201" s="14" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B202" s="7">
         <v>12</v>
       </c>
       <c r="C202" s="7">
         <v>3</v>
       </c>
       <c r="D202" s="7">
         <v>15</v>
       </c>
       <c r="E202" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B203" s="7">
         <v>11</v>
       </c>
       <c r="C203" s="7">
         <v>3</v>
       </c>
       <c r="D203" s="7">
         <v>14</v>
       </c>
       <c r="E203" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B204" s="7">
         <v>9</v>
       </c>
       <c r="C204" s="7">
         <v>5</v>
       </c>
       <c r="D204" s="7">
         <v>14</v>
       </c>
       <c r="E204" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="6" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B205" s="6">
         <v>20</v>
       </c>
       <c r="C205" s="6">
         <v>4</v>
       </c>
       <c r="D205" s="6">
         <v>24</v>
       </c>
       <c r="E205" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B206" s="7">
         <v>11</v>
       </c>
       <c r="C206" s="7">
         <v>3</v>
       </c>
       <c r="D206" s="7">
         <v>14</v>
       </c>
       <c r="E206" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B207" s="7">
         <v>4</v>
       </c>
       <c r="C207" s="7">
         <v>0</v>
       </c>
       <c r="D207" s="7">
         <v>4</v>
       </c>
       <c r="E207" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B208" s="7">
         <v>5</v>
       </c>
       <c r="C208" s="7">
         <v>1</v>
       </c>
       <c r="D208" s="7">
         <v>6</v>
       </c>
       <c r="E208" s="14" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="6" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B209" s="6">
         <v>12</v>
       </c>
       <c r="C209" s="6">
         <v>6</v>
       </c>
       <c r="D209" s="6">
         <v>18</v>
       </c>
       <c r="E209" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B210" s="7">
         <v>12</v>
       </c>
       <c r="C210" s="7">
         <v>6</v>
       </c>
       <c r="D210" s="7">
         <v>18</v>
       </c>
       <c r="E210" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B211" s="6">
         <v>7</v>
       </c>
       <c r="C211" s="6">
         <v>5</v>
       </c>
       <c r="D211" s="6">
         <v>12</v>
       </c>
       <c r="E211" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B212" s="7">
         <v>2</v>
       </c>
       <c r="C212" s="7">
         <v>1</v>
       </c>
       <c r="D212" s="7">
         <v>3</v>
       </c>
       <c r="E212" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B213" s="7">
         <v>3</v>
       </c>
       <c r="C213" s="7">
         <v>2</v>
       </c>
       <c r="D213" s="7">
         <v>5</v>
       </c>
       <c r="E213" s="14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B214" s="7">
         <v>2</v>
       </c>
       <c r="C214" s="7">
         <v>2</v>
       </c>
       <c r="D214" s="7">
         <v>4</v>
       </c>
       <c r="E214" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B215" s="6">
         <v>1</v>
       </c>
       <c r="C215" s="6">
         <v>1</v>
       </c>
       <c r="D215" s="6">
         <v>2</v>
       </c>
       <c r="E215" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B216" s="7">
         <v>1</v>
       </c>
       <c r="C216" s="7">
         <v>1</v>
       </c>
       <c r="D216" s="7">
         <v>2</v>
       </c>
       <c r="E216" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B217" s="5">
         <v>132</v>
       </c>
       <c r="C217" s="5">
         <v>38</v>
       </c>
       <c r="D217" s="5">
         <v>170</v>
       </c>
       <c r="E217" s="12" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="6" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B218" s="6">
         <v>9</v>
       </c>
       <c r="C218" s="6">
         <v>1</v>
       </c>
       <c r="D218" s="6">
         <v>10</v>
       </c>
       <c r="E218" s="13" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B219" s="7">
         <v>1</v>
       </c>
       <c r="C219" s="7">
         <v>1</v>
       </c>
       <c r="D219" s="7">
         <v>2</v>
       </c>
       <c r="E219" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B220" s="7">
         <v>8</v>
       </c>
       <c r="C220" s="7">
         <v>0</v>
       </c>
       <c r="D220" s="7">
         <v>8</v>
       </c>
       <c r="E220" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="6" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B221" s="6">
         <v>69</v>
       </c>
       <c r="C221" s="6">
         <v>21</v>
       </c>
       <c r="D221" s="6">
         <v>90</v>
       </c>
       <c r="E221" s="13" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B222" s="7">
         <v>20</v>
       </c>
       <c r="C222" s="7">
         <v>2</v>
       </c>
       <c r="D222" s="7">
         <v>22</v>
       </c>
       <c r="E222" s="14" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="7" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B223" s="7">
         <v>6</v>
       </c>
       <c r="C223" s="7">
         <v>2</v>
       </c>
       <c r="D223" s="7">
         <v>8</v>
       </c>
       <c r="E223" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="7" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B224" s="7">
         <v>8</v>
       </c>
       <c r="C224" s="7">
         <v>4</v>
       </c>
       <c r="D224" s="7">
         <v>12</v>
       </c>
       <c r="E224" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B225" s="7">
         <v>14</v>
       </c>
       <c r="C225" s="7">
         <v>6</v>
       </c>
       <c r="D225" s="7">
         <v>20</v>
       </c>
       <c r="E225" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B226" s="7">
         <v>11</v>
       </c>
       <c r="C226" s="7">
         <v>3</v>
       </c>
       <c r="D226" s="7">
         <v>14</v>
       </c>
       <c r="E226" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B227" s="7">
         <v>2</v>
       </c>
       <c r="C227" s="7">
         <v>0</v>
       </c>
       <c r="D227" s="7">
         <v>2</v>
       </c>
       <c r="E227" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B228" s="7">
         <v>8</v>
       </c>
       <c r="C228" s="7">
         <v>4</v>
       </c>
       <c r="D228" s="7">
         <v>12</v>
       </c>
       <c r="E228" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="6" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B229" s="6">
         <v>52</v>
       </c>
       <c r="C229" s="6">
         <v>14</v>
       </c>
       <c r="D229" s="6">
         <v>66</v>
       </c>
       <c r="E229" s="13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B230" s="7">
         <v>9</v>
       </c>
       <c r="C230" s="7">
         <v>1</v>
       </c>
       <c r="D230" s="7">
         <v>10</v>
       </c>
       <c r="E230" s="14" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B231" s="7">
         <v>10</v>
       </c>
       <c r="C231" s="7">
         <v>4</v>
       </c>
       <c r="D231" s="7">
         <v>14</v>
       </c>
       <c r="E231" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B232" s="7">
         <v>24</v>
       </c>
       <c r="C232" s="7">
         <v>8</v>
       </c>
       <c r="D232" s="7">
         <v>32</v>
       </c>
       <c r="E232" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B233" s="7">
         <v>9</v>
       </c>
       <c r="C233" s="7">
         <v>1</v>
       </c>
       <c r="D233" s="7">
         <v>10</v>
       </c>
       <c r="E233" s="14" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="6" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B234" s="6">
         <v>2</v>
       </c>
       <c r="C234" s="6">
         <v>2</v>
       </c>
       <c r="D234" s="6">
         <v>4</v>
       </c>
       <c r="E234" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B235" s="7">
         <v>2</v>
       </c>
       <c r="C235" s="7">
         <v>2</v>
       </c>
       <c r="D235" s="7">
         <v>4</v>
       </c>
       <c r="E235" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B236" s="5">
         <v>7</v>
       </c>
       <c r="C236" s="5">
         <v>3</v>
       </c>
       <c r="D236" s="5">
         <v>10</v>
       </c>
       <c r="E236" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="6" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B237" s="6">
         <v>4</v>
       </c>
       <c r="C237" s="6">
         <v>2</v>
       </c>
       <c r="D237" s="6">
         <v>6</v>
       </c>
       <c r="E237" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B238" s="7">
         <v>4</v>
       </c>
       <c r="C238" s="7">
         <v>2</v>
       </c>
       <c r="D238" s="7">
         <v>6</v>
       </c>
       <c r="E238" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="6" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B239" s="6">
         <v>2</v>
       </c>
       <c r="C239" s="6">
         <v>0</v>
       </c>
       <c r="D239" s="6">
         <v>2</v>
       </c>
       <c r="E239" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B240" s="7">
         <v>2</v>
       </c>
       <c r="C240" s="7">
         <v>0</v>
       </c>
       <c r="D240" s="7">
         <v>2</v>
       </c>
       <c r="E240" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="6" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B241" s="6">
         <v>1</v>
       </c>
       <c r="C241" s="6">
         <v>1</v>
       </c>
       <c r="D241" s="6">
         <v>2</v>
       </c>
       <c r="E241" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B242" s="7">
         <v>1</v>
       </c>
       <c r="C242" s="7">
         <v>1</v>
       </c>
       <c r="D242" s="7">
         <v>2</v>
       </c>
       <c r="E242" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="4" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B243" s="4">
         <v>2936</v>
       </c>
       <c r="C243" s="4">
         <v>2604</v>
       </c>
       <c r="D243" s="4">
         <v>5540</v>
       </c>
       <c r="E243" s="11" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B244" s="5">
         <v>138</v>
       </c>
       <c r="C244" s="5">
         <v>45</v>
       </c>
       <c r="D244" s="5">
         <v>183</v>
       </c>
       <c r="E244" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B245" s="6">
         <v>11</v>
       </c>
       <c r="C245" s="6">
         <v>8</v>
       </c>
       <c r="D245" s="6">
         <v>19</v>
       </c>
       <c r="E245" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B246" s="7">
         <v>5</v>
       </c>
       <c r="C246" s="7">
         <v>1</v>
       </c>
       <c r="D246" s="7">
         <v>6</v>
       </c>
       <c r="E246" s="14" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B247" s="7">
         <v>1</v>
       </c>
       <c r="C247" s="7">
         <v>1</v>
       </c>
       <c r="D247" s="7">
         <v>2</v>
       </c>
       <c r="E247" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B248" s="7">
         <v>2</v>
       </c>
       <c r="C248" s="7">
         <v>4</v>
       </c>
       <c r="D248" s="7">
         <v>6</v>
       </c>
       <c r="E248" s="14" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B249" s="7">
         <v>2</v>
       </c>
       <c r="C249" s="7">
         <v>1</v>
       </c>
       <c r="D249" s="7">
         <v>3</v>
       </c>
       <c r="E249" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B250" s="7">
         <v>1</v>
       </c>
       <c r="C250" s="7">
         <v>1</v>
       </c>
       <c r="D250" s="7">
         <v>2</v>
       </c>
       <c r="E250" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B251" s="6">
         <v>21</v>
       </c>
       <c r="C251" s="6">
         <v>5</v>
       </c>
       <c r="D251" s="6">
         <v>26</v>
       </c>
       <c r="E251" s="13" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B252" s="7">
         <v>17</v>
       </c>
       <c r="C252" s="7">
         <v>5</v>
       </c>
       <c r="D252" s="7">
         <v>22</v>
       </c>
       <c r="E252" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B253" s="7">
         <v>1</v>
       </c>
       <c r="C253" s="7">
         <v>0</v>
       </c>
       <c r="D253" s="7">
         <v>1</v>
       </c>
       <c r="E253" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B254" s="7">
         <v>1</v>
       </c>
       <c r="C254" s="7">
         <v>0</v>
       </c>
       <c r="D254" s="7">
         <v>1</v>
       </c>
       <c r="E254" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B255" s="7">
         <v>1</v>
       </c>
       <c r="C255" s="7">
         <v>0</v>
       </c>
       <c r="D255" s="7">
         <v>1</v>
       </c>
       <c r="E255" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B256" s="7">
         <v>1</v>
       </c>
       <c r="C256" s="7">
         <v>0</v>
       </c>
       <c r="D256" s="7">
         <v>1</v>
       </c>
       <c r="E256" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="6" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B257" s="6">
         <v>8</v>
       </c>
       <c r="C257" s="6">
         <v>2</v>
       </c>
       <c r="D257" s="6">
         <v>10</v>
       </c>
       <c r="E257" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B258" s="7">
         <v>8</v>
       </c>
       <c r="C258" s="7">
         <v>2</v>
       </c>
       <c r="D258" s="7">
         <v>10</v>
       </c>
       <c r="E258" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B259" s="6">
         <v>15</v>
       </c>
       <c r="C259" s="6">
         <v>9</v>
       </c>
       <c r="D259" s="6">
         <v>24</v>
       </c>
       <c r="E259" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B260" s="7">
         <v>10</v>
       </c>
       <c r="C260" s="7">
         <v>8</v>
       </c>
       <c r="D260" s="7">
         <v>18</v>
       </c>
       <c r="E260" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B261" s="7">
         <v>3</v>
       </c>
       <c r="C261" s="7">
         <v>1</v>
       </c>
       <c r="D261" s="7">
         <v>4</v>
       </c>
       <c r="E261" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B262" s="7">
         <v>2</v>
       </c>
       <c r="C262" s="7">
         <v>0</v>
       </c>
       <c r="D262" s="7">
         <v>2</v>
       </c>
       <c r="E262" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="6" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B263" s="6">
         <v>14</v>
       </c>
       <c r="C263" s="6">
         <v>2</v>
       </c>
       <c r="D263" s="6">
         <v>16</v>
       </c>
       <c r="E263" s="13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B264" s="7">
         <v>9</v>
       </c>
       <c r="C264" s="7">
         <v>1</v>
       </c>
       <c r="D264" s="7">
         <v>10</v>
       </c>
       <c r="E264" s="14" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B265" s="7">
         <v>1</v>
       </c>
       <c r="C265" s="7">
         <v>0</v>
       </c>
       <c r="D265" s="7">
         <v>1</v>
       </c>
       <c r="E265" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B266" s="7">
         <v>2</v>
       </c>
       <c r="C266" s="7">
         <v>1</v>
       </c>
       <c r="D266" s="7">
         <v>3</v>
       </c>
       <c r="E266" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B267" s="7">
         <v>2</v>
       </c>
       <c r="C267" s="7">
         <v>0</v>
       </c>
       <c r="D267" s="7">
         <v>2</v>
       </c>
       <c r="E267" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B268" s="6">
         <v>15</v>
       </c>
       <c r="C268" s="6">
         <v>5</v>
       </c>
       <c r="D268" s="6">
         <v>20</v>
       </c>
       <c r="E268" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B269" s="7">
         <v>15</v>
       </c>
       <c r="C269" s="7">
         <v>4</v>
       </c>
       <c r="D269" s="7">
         <v>19</v>
       </c>
       <c r="E269" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B270" s="7">
         <v>0</v>
       </c>
       <c r="C270" s="7">
         <v>1</v>
       </c>
       <c r="D270" s="7">
         <v>1</v>
       </c>
       <c r="E270" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B271" s="6">
         <v>13</v>
       </c>
       <c r="C271" s="6">
         <v>5</v>
       </c>
       <c r="D271" s="6">
         <v>18</v>
       </c>
       <c r="E271" s="13" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B272" s="7">
         <v>1</v>
       </c>
       <c r="C272" s="7">
         <v>0</v>
       </c>
       <c r="D272" s="7">
         <v>1</v>
       </c>
       <c r="E272" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B273" s="7">
         <v>8</v>
       </c>
       <c r="C273" s="7">
         <v>5</v>
       </c>
       <c r="D273" s="7">
         <v>13</v>
       </c>
       <c r="E273" s="14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B274" s="7">
         <v>4</v>
       </c>
       <c r="C274" s="7">
         <v>0</v>
       </c>
       <c r="D274" s="7">
         <v>4</v>
       </c>
       <c r="E274" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B275" s="6">
         <v>23</v>
       </c>
       <c r="C275" s="6">
         <v>5</v>
       </c>
       <c r="D275" s="6">
         <v>28</v>
       </c>
       <c r="E275" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B276" s="7">
         <v>16</v>
       </c>
       <c r="C276" s="7">
         <v>4</v>
       </c>
       <c r="D276" s="7">
         <v>20</v>
       </c>
       <c r="E276" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B277" s="7">
         <v>7</v>
       </c>
       <c r="C277" s="7">
         <v>1</v>
       </c>
       <c r="D277" s="7">
         <v>8</v>
       </c>
       <c r="E277" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B278" s="6">
         <v>4</v>
       </c>
       <c r="C278" s="6">
         <v>0</v>
       </c>
       <c r="D278" s="6">
         <v>4</v>
       </c>
       <c r="E278" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B279" s="7">
         <v>4</v>
       </c>
       <c r="C279" s="7">
         <v>0</v>
       </c>
       <c r="D279" s="7">
         <v>4</v>
       </c>
       <c r="E279" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B280" s="6">
         <v>1</v>
       </c>
       <c r="C280" s="6">
         <v>1</v>
       </c>
       <c r="D280" s="6">
         <v>2</v>
       </c>
       <c r="E280" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B281" s="7">
         <v>1</v>
       </c>
       <c r="C281" s="7">
         <v>1</v>
       </c>
       <c r="D281" s="7">
         <v>2</v>
       </c>
       <c r="E281" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B282" s="6">
         <v>13</v>
       </c>
       <c r="C282" s="6">
         <v>3</v>
       </c>
       <c r="D282" s="6">
         <v>16</v>
       </c>
       <c r="E282" s="13" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B283" s="7">
         <v>13</v>
       </c>
       <c r="C283" s="7">
         <v>3</v>
       </c>
       <c r="D283" s="7">
         <v>16</v>
       </c>
       <c r="E283" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B284" s="5">
         <v>121</v>
       </c>
       <c r="C284" s="5">
         <v>41</v>
       </c>
       <c r="D284" s="5">
         <v>162</v>
       </c>
       <c r="E284" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="6" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B285" s="6">
         <v>19</v>
       </c>
       <c r="C285" s="6">
         <v>6</v>
       </c>
       <c r="D285" s="6">
         <v>25</v>
       </c>
       <c r="E285" s="13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B286" s="7">
         <v>7</v>
       </c>
       <c r="C286" s="7">
         <v>0</v>
       </c>
       <c r="D286" s="7">
         <v>7</v>
       </c>
       <c r="E286" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B287" s="7">
         <v>5</v>
       </c>
       <c r="C287" s="7">
         <v>0</v>
       </c>
       <c r="D287" s="7">
         <v>5</v>
       </c>
       <c r="E287" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B288" s="7">
         <v>0</v>
       </c>
       <c r="C288" s="7">
         <v>1</v>
       </c>
       <c r="D288" s="7">
         <v>1</v>
       </c>
       <c r="E288" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B289" s="7">
         <v>4</v>
       </c>
       <c r="C289" s="7">
         <v>4</v>
       </c>
       <c r="D289" s="7">
         <v>8</v>
       </c>
       <c r="E289" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B290" s="7">
         <v>3</v>
       </c>
       <c r="C290" s="7">
         <v>1</v>
       </c>
       <c r="D290" s="7">
         <v>4</v>
       </c>
       <c r="E290" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B291" s="6">
         <v>6</v>
       </c>
       <c r="C291" s="6">
         <v>0</v>
       </c>
       <c r="D291" s="6">
         <v>6</v>
       </c>
       <c r="E291" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B292" s="7">
         <v>2</v>
       </c>
       <c r="C292" s="7">
         <v>0</v>
       </c>
       <c r="D292" s="7">
         <v>2</v>
       </c>
       <c r="E292" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B293" s="7">
         <v>4</v>
       </c>
       <c r="C293" s="7">
         <v>0</v>
       </c>
       <c r="D293" s="7">
         <v>4</v>
       </c>
       <c r="E293" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B294" s="6">
         <v>11</v>
       </c>
       <c r="C294" s="6">
         <v>8</v>
       </c>
       <c r="D294" s="6">
         <v>19</v>
       </c>
       <c r="E294" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B295" s="7">
         <v>9</v>
       </c>
       <c r="C295" s="7">
         <v>7</v>
       </c>
       <c r="D295" s="7">
         <v>16</v>
       </c>
       <c r="E295" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B296" s="7">
         <v>2</v>
       </c>
       <c r="C296" s="7">
         <v>1</v>
       </c>
       <c r="D296" s="7">
         <v>3</v>
       </c>
       <c r="E296" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B297" s="6">
         <v>18</v>
       </c>
       <c r="C297" s="6">
         <v>4</v>
       </c>
       <c r="D297" s="6">
         <v>22</v>
       </c>
       <c r="E297" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B298" s="7">
         <v>6</v>
       </c>
       <c r="C298" s="7">
         <v>2</v>
       </c>
       <c r="D298" s="7">
         <v>8</v>
       </c>
       <c r="E298" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B299" s="7">
         <v>12</v>
       </c>
       <c r="C299" s="7">
         <v>2</v>
       </c>
       <c r="D299" s="7">
         <v>14</v>
       </c>
       <c r="E299" s="14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B300" s="6">
         <v>4</v>
       </c>
       <c r="C300" s="6">
         <v>1</v>
       </c>
       <c r="D300" s="6">
         <v>5</v>
       </c>
       <c r="E300" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B301" s="7">
         <v>2</v>
       </c>
       <c r="C301" s="7">
         <v>0</v>
       </c>
       <c r="D301" s="7">
         <v>2</v>
       </c>
       <c r="E301" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B302" s="7">
         <v>1</v>
       </c>
       <c r="C302" s="7">
         <v>0</v>
       </c>
       <c r="D302" s="7">
         <v>1</v>
       </c>
       <c r="E302" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B303" s="7">
         <v>1</v>
       </c>
       <c r="C303" s="7">
         <v>1</v>
       </c>
       <c r="D303" s="7">
         <v>2</v>
       </c>
       <c r="E303" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="6" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B304" s="6">
         <v>8</v>
       </c>
       <c r="C304" s="6">
         <v>3</v>
       </c>
       <c r="D304" s="6">
         <v>11</v>
       </c>
       <c r="E304" s="13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B305" s="7">
         <v>2</v>
       </c>
       <c r="C305" s="7">
         <v>1</v>
       </c>
       <c r="D305" s="7">
         <v>3</v>
       </c>
       <c r="E305" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B306" s="7">
         <v>2</v>
       </c>
       <c r="C306" s="7">
         <v>0</v>
       </c>
       <c r="D306" s="7">
         <v>2</v>
       </c>
       <c r="E306" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B307" s="7">
         <v>4</v>
       </c>
       <c r="C307" s="7">
         <v>2</v>
       </c>
       <c r="D307" s="7">
         <v>6</v>
       </c>
       <c r="E307" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="6" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B308" s="6">
         <v>9</v>
       </c>
       <c r="C308" s="6">
         <v>4</v>
       </c>
       <c r="D308" s="6">
         <v>13</v>
       </c>
       <c r="E308" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B309" s="7">
         <v>2</v>
       </c>
       <c r="C309" s="7">
         <v>2</v>
       </c>
       <c r="D309" s="7">
         <v>4</v>
       </c>
       <c r="E309" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B310" s="7">
         <v>7</v>
       </c>
       <c r="C310" s="7">
         <v>2</v>
       </c>
       <c r="D310" s="7">
         <v>9</v>
       </c>
       <c r="E310" s="14" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B311" s="6">
         <v>15</v>
       </c>
       <c r="C311" s="6">
         <v>6</v>
       </c>
       <c r="D311" s="6">
         <v>21</v>
       </c>
       <c r="E311" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B312" s="7">
         <v>12</v>
       </c>
       <c r="C312" s="7">
         <v>5</v>
       </c>
       <c r="D312" s="7">
         <v>17</v>
       </c>
       <c r="E312" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B313" s="7">
         <v>0</v>
       </c>
       <c r="C313" s="7">
         <v>1</v>
       </c>
       <c r="D313" s="7">
         <v>1</v>
       </c>
       <c r="E313" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B314" s="7">
         <v>1</v>
       </c>
       <c r="C314" s="7">
         <v>0</v>
       </c>
       <c r="D314" s="7">
         <v>1</v>
       </c>
       <c r="E314" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B315" s="7">
         <v>2</v>
       </c>
       <c r="C315" s="7">
         <v>0</v>
       </c>
       <c r="D315" s="7">
         <v>2</v>
       </c>
       <c r="E315" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="6" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B316" s="6">
         <v>4</v>
       </c>
       <c r="C316" s="6">
         <v>0</v>
       </c>
       <c r="D316" s="6">
         <v>4</v>
       </c>
       <c r="E316" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B317" s="7">
         <v>4</v>
       </c>
       <c r="C317" s="7">
         <v>0</v>
       </c>
       <c r="D317" s="7">
         <v>4</v>
       </c>
       <c r="E317" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B318" s="6">
         <v>2</v>
       </c>
       <c r="C318" s="6">
         <v>0</v>
       </c>
       <c r="D318" s="6">
         <v>2</v>
       </c>
       <c r="E318" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B319" s="7">
         <v>2</v>
       </c>
       <c r="C319" s="7">
         <v>0</v>
       </c>
       <c r="D319" s="7">
         <v>2</v>
       </c>
       <c r="E319" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B320" s="6">
         <v>14</v>
       </c>
       <c r="C320" s="6">
         <v>6</v>
       </c>
       <c r="D320" s="6">
         <v>20</v>
       </c>
       <c r="E320" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B321" s="7">
         <v>1</v>
       </c>
       <c r="C321" s="7">
         <v>0</v>
       </c>
       <c r="D321" s="7">
         <v>1</v>
       </c>
       <c r="E321" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B322" s="7">
         <v>13</v>
       </c>
       <c r="C322" s="7">
         <v>6</v>
       </c>
       <c r="D322" s="7">
         <v>19</v>
       </c>
       <c r="E322" s="14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B323" s="6">
         <v>11</v>
       </c>
       <c r="C323" s="6">
         <v>3</v>
       </c>
       <c r="D323" s="6">
         <v>14</v>
       </c>
       <c r="E323" s="13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B324" s="7">
         <v>11</v>
       </c>
       <c r="C324" s="7">
         <v>3</v>
       </c>
       <c r="D324" s="7">
         <v>14</v>
       </c>
       <c r="E324" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B325" s="5">
         <v>47</v>
       </c>
       <c r="C325" s="5">
         <v>20</v>
       </c>
       <c r="D325" s="5">
         <v>67</v>
       </c>
       <c r="E325" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="6" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B326" s="6">
         <v>10</v>
       </c>
       <c r="C326" s="6">
         <v>6</v>
       </c>
       <c r="D326" s="6">
         <v>16</v>
       </c>
       <c r="E326" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B327" s="7">
         <v>7</v>
       </c>
       <c r="C327" s="7">
         <v>3</v>
       </c>
       <c r="D327" s="7">
         <v>10</v>
       </c>
       <c r="E327" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B328" s="7">
         <v>0</v>
       </c>
       <c r="C328" s="7">
         <v>1</v>
       </c>
       <c r="D328" s="7">
         <v>1</v>
       </c>
       <c r="E328" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B329" s="7">
         <v>2</v>
       </c>
       <c r="C329" s="7">
         <v>2</v>
       </c>
       <c r="D329" s="7">
         <v>4</v>
       </c>
       <c r="E329" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B330" s="7">
         <v>1</v>
       </c>
       <c r="C330" s="7">
         <v>0</v>
       </c>
       <c r="D330" s="7">
         <v>1</v>
       </c>
       <c r="E330" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="6" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B331" s="6">
         <v>4</v>
       </c>
       <c r="C331" s="6">
         <v>1</v>
       </c>
       <c r="D331" s="6">
         <v>5</v>
       </c>
       <c r="E331" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B332" s="7">
         <v>2</v>
       </c>
       <c r="C332" s="7">
         <v>1</v>
       </c>
       <c r="D332" s="7">
         <v>3</v>
       </c>
       <c r="E332" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B333" s="7">
         <v>2</v>
       </c>
       <c r="C333" s="7">
         <v>0</v>
       </c>
       <c r="D333" s="7">
         <v>2</v>
       </c>
       <c r="E333" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="6" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B334" s="6">
         <v>6</v>
       </c>
       <c r="C334" s="6">
         <v>0</v>
       </c>
       <c r="D334" s="6">
         <v>6</v>
       </c>
       <c r="E334" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B335" s="7">
         <v>6</v>
       </c>
       <c r="C335" s="7">
         <v>0</v>
       </c>
       <c r="D335" s="7">
         <v>6</v>
       </c>
       <c r="E335" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="6" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B336" s="6">
         <v>5</v>
       </c>
       <c r="C336" s="6">
         <v>1</v>
       </c>
       <c r="D336" s="6">
         <v>6</v>
       </c>
       <c r="E336" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B337" s="7">
         <v>5</v>
       </c>
       <c r="C337" s="7">
         <v>1</v>
       </c>
       <c r="D337" s="7">
         <v>6</v>
       </c>
       <c r="E337" s="14" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B338" s="6">
         <v>3</v>
       </c>
       <c r="C338" s="6">
         <v>1</v>
       </c>
       <c r="D338" s="6">
         <v>4</v>
       </c>
       <c r="E338" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B339" s="7">
         <v>0</v>
       </c>
       <c r="C339" s="7">
         <v>1</v>
       </c>
       <c r="D339" s="7">
         <v>1</v>
       </c>
       <c r="E339" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B340" s="7">
         <v>3</v>
       </c>
       <c r="C340" s="7">
         <v>0</v>
       </c>
       <c r="D340" s="7">
         <v>3</v>
       </c>
       <c r="E340" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B341" s="6">
         <v>3</v>
       </c>
       <c r="C341" s="6">
         <v>1</v>
       </c>
       <c r="D341" s="6">
         <v>4</v>
       </c>
       <c r="E341" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B342" s="7">
         <v>3</v>
       </c>
       <c r="C342" s="7">
         <v>1</v>
       </c>
       <c r="D342" s="7">
         <v>4</v>
       </c>
       <c r="E342" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B343" s="6">
         <v>4</v>
       </c>
       <c r="C343" s="6">
         <v>2</v>
       </c>
       <c r="D343" s="6">
         <v>6</v>
       </c>
       <c r="E343" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B344" s="7">
         <v>4</v>
       </c>
       <c r="C344" s="7">
         <v>2</v>
       </c>
       <c r="D344" s="7">
         <v>6</v>
       </c>
       <c r="E344" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B345" s="6">
         <v>8</v>
       </c>
       <c r="C345" s="6">
         <v>6</v>
       </c>
       <c r="D345" s="6">
         <v>14</v>
       </c>
       <c r="E345" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B346" s="7">
         <v>5</v>
       </c>
       <c r="C346" s="7">
         <v>2</v>
       </c>
       <c r="D346" s="7">
         <v>7</v>
       </c>
       <c r="E346" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B347" s="7">
         <v>3</v>
       </c>
       <c r="C347" s="7">
         <v>4</v>
       </c>
       <c r="D347" s="7">
         <v>7</v>
       </c>
       <c r="E347" s="14" t="s">
-        <v>6</v>
+        <v>300</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B348" s="6">
         <v>4</v>
       </c>
       <c r="C348" s="6">
         <v>2</v>
       </c>
       <c r="D348" s="6">
         <v>6</v>
       </c>
       <c r="E348" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B349" s="7">
         <v>4</v>
@@ -10102,119 +10102,119 @@
         <v>6</v>
       </c>
       <c r="E349" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5" t="s">
         <v>301</v>
       </c>
       <c r="B350" s="5">
         <v>26</v>
       </c>
       <c r="C350" s="5">
         <v>10</v>
       </c>
       <c r="D350" s="5">
         <v>36</v>
       </c>
       <c r="E350" s="12" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B351" s="6">
         <v>2</v>
       </c>
       <c r="C351" s="6">
         <v>0</v>
       </c>
       <c r="D351" s="6">
         <v>2</v>
       </c>
       <c r="E351" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B352" s="7">
         <v>2</v>
       </c>
       <c r="C352" s="7">
         <v>0</v>
       </c>
       <c r="D352" s="7">
         <v>2</v>
       </c>
       <c r="E352" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="6" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B353" s="6">
         <v>2</v>
       </c>
       <c r="C353" s="6">
         <v>0</v>
       </c>
       <c r="D353" s="6">
         <v>2</v>
       </c>
       <c r="E353" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B354" s="7">
         <v>2</v>
       </c>
       <c r="C354" s="7">
         <v>0</v>
       </c>
       <c r="D354" s="7">
         <v>2</v>
       </c>
       <c r="E354" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B355" s="6">
         <v>9</v>
       </c>
       <c r="C355" s="6">
         <v>5</v>
       </c>
       <c r="D355" s="6">
         <v>14</v>
       </c>
       <c r="E355" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="7" t="s">
         <v>302</v>
       </c>
       <c r="B356" s="7">
         <v>5</v>
       </c>
       <c r="C356" s="7">
         <v>3</v>
       </c>
       <c r="D356" s="7">
@@ -10255,51 +10255,51 @@
         <v>12</v>
       </c>
       <c r="E358" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="7" t="s">
         <v>305</v>
       </c>
       <c r="B359" s="7">
         <v>8</v>
       </c>
       <c r="C359" s="7">
         <v>4</v>
       </c>
       <c r="D359" s="7">
         <v>12</v>
       </c>
       <c r="E359" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B360" s="6">
         <v>3</v>
       </c>
       <c r="C360" s="6">
         <v>1</v>
       </c>
       <c r="D360" s="6">
         <v>4</v>
       </c>
       <c r="E360" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="7" t="s">
         <v>306</v>
       </c>
       <c r="B361" s="7">
         <v>3</v>
       </c>
       <c r="C361" s="7">
         <v>1</v>
       </c>
       <c r="D361" s="7">
@@ -10340,578 +10340,578 @@
         <v>2</v>
       </c>
       <c r="E363" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5" t="s">
         <v>307</v>
       </c>
       <c r="B364" s="5">
         <v>1031</v>
       </c>
       <c r="C364" s="5">
         <v>1021</v>
       </c>
       <c r="D364" s="5">
         <v>2052</v>
       </c>
       <c r="E364" s="12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B365" s="6">
         <v>356</v>
       </c>
       <c r="C365" s="6">
         <v>362</v>
       </c>
       <c r="D365" s="6">
         <v>718</v>
       </c>
       <c r="E365" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B366" s="7">
         <v>356</v>
       </c>
       <c r="C366" s="7">
         <v>362</v>
       </c>
       <c r="D366" s="7">
         <v>718</v>
       </c>
       <c r="E366" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="6" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B367" s="6">
         <v>22</v>
       </c>
       <c r="C367" s="6">
         <v>18</v>
       </c>
       <c r="D367" s="6">
         <v>40</v>
       </c>
       <c r="E367" s="13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B368" s="7">
         <v>22</v>
       </c>
       <c r="C368" s="7">
         <v>18</v>
       </c>
       <c r="D368" s="7">
         <v>40</v>
       </c>
       <c r="E368" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B369" s="6">
         <v>25</v>
       </c>
       <c r="C369" s="6">
         <v>23</v>
       </c>
       <c r="D369" s="6">
         <v>48</v>
       </c>
       <c r="E369" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B370" s="7">
         <v>3</v>
       </c>
       <c r="C370" s="7">
         <v>3</v>
       </c>
       <c r="D370" s="7">
         <v>6</v>
       </c>
       <c r="E370" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B371" s="7">
         <v>2</v>
       </c>
       <c r="C371" s="7">
         <v>0</v>
       </c>
       <c r="D371" s="7">
         <v>2</v>
       </c>
       <c r="E371" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B372" s="7">
         <v>15</v>
       </c>
       <c r="C372" s="7">
         <v>15</v>
       </c>
       <c r="D372" s="7">
         <v>30</v>
       </c>
       <c r="E372" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B373" s="7">
         <v>1</v>
       </c>
       <c r="C373" s="7">
         <v>1</v>
       </c>
       <c r="D373" s="7">
         <v>2</v>
       </c>
       <c r="E373" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B374" s="7">
         <v>4</v>
       </c>
       <c r="C374" s="7">
         <v>4</v>
       </c>
       <c r="D374" s="7">
         <v>8</v>
       </c>
       <c r="E374" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B375" s="6">
         <v>44</v>
       </c>
       <c r="C375" s="6">
         <v>40</v>
       </c>
       <c r="D375" s="6">
         <v>84</v>
       </c>
       <c r="E375" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B376" s="7">
         <v>44</v>
       </c>
       <c r="C376" s="7">
         <v>40</v>
       </c>
       <c r="D376" s="7">
         <v>84</v>
       </c>
       <c r="E376" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B377" s="6">
         <v>90</v>
       </c>
       <c r="C377" s="6">
         <v>86</v>
       </c>
       <c r="D377" s="6">
         <v>176</v>
       </c>
       <c r="E377" s="13" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B378" s="7">
         <v>90</v>
       </c>
       <c r="C378" s="7">
         <v>86</v>
       </c>
       <c r="D378" s="7">
         <v>176</v>
       </c>
       <c r="E378" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B379" s="6">
         <v>240</v>
       </c>
       <c r="C379" s="6">
         <v>255</v>
       </c>
       <c r="D379" s="6">
         <v>495</v>
       </c>
       <c r="E379" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B380" s="7">
         <v>240</v>
       </c>
       <c r="C380" s="7">
         <v>254</v>
       </c>
       <c r="D380" s="7">
         <v>494</v>
       </c>
       <c r="E380" s="14" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B381" s="7">
         <v>0</v>
       </c>
       <c r="C381" s="7">
         <v>1</v>
       </c>
       <c r="D381" s="7">
         <v>1</v>
       </c>
       <c r="E381" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B382" s="6">
         <v>33</v>
       </c>
       <c r="C382" s="6">
         <v>23</v>
       </c>
       <c r="D382" s="6">
         <v>56</v>
       </c>
       <c r="E382" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B383" s="7">
         <v>20</v>
       </c>
       <c r="C383" s="7">
         <v>14</v>
       </c>
       <c r="D383" s="7">
         <v>34</v>
       </c>
       <c r="E383" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="7" t="s">
         <v>306</v>
       </c>
       <c r="B384" s="7">
         <v>2</v>
       </c>
       <c r="C384" s="7">
         <v>0</v>
       </c>
       <c r="D384" s="7">
         <v>2</v>
       </c>
       <c r="E384" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B385" s="7">
         <v>11</v>
       </c>
       <c r="C385" s="7">
         <v>9</v>
       </c>
       <c r="D385" s="7">
         <v>20</v>
       </c>
       <c r="E385" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B386" s="6">
         <v>5</v>
       </c>
       <c r="C386" s="6">
         <v>3</v>
       </c>
       <c r="D386" s="6">
         <v>8</v>
       </c>
       <c r="E386" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B387" s="7">
         <v>3</v>
       </c>
       <c r="C387" s="7">
         <v>1</v>
       </c>
       <c r="D387" s="7">
         <v>4</v>
       </c>
       <c r="E387" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="7" t="s">
         <v>310</v>
       </c>
       <c r="B388" s="7">
         <v>2</v>
       </c>
       <c r="C388" s="7">
         <v>2</v>
       </c>
       <c r="D388" s="7">
         <v>4</v>
       </c>
       <c r="E388" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="6" t="s">
         <v>311</v>
       </c>
       <c r="B389" s="6">
         <v>96</v>
       </c>
       <c r="C389" s="6">
         <v>100</v>
       </c>
       <c r="D389" s="6">
         <v>196</v>
       </c>
       <c r="E389" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B390" s="7">
         <v>96</v>
       </c>
       <c r="C390" s="7">
         <v>100</v>
       </c>
       <c r="D390" s="7">
         <v>196</v>
       </c>
       <c r="E390" s="14" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B391" s="6">
         <v>41</v>
       </c>
       <c r="C391" s="6">
         <v>39</v>
       </c>
       <c r="D391" s="6">
         <v>80</v>
       </c>
       <c r="E391" s="13" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B392" s="7">
         <v>5</v>
       </c>
       <c r="C392" s="7">
         <v>5</v>
       </c>
       <c r="D392" s="7">
         <v>10</v>
       </c>
       <c r="E392" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B393" s="7">
         <v>33</v>
       </c>
       <c r="C393" s="7">
         <v>31</v>
       </c>
       <c r="D393" s="7">
         <v>64</v>
       </c>
       <c r="E393" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B394" s="7">
         <v>3</v>
       </c>
       <c r="C394" s="7">
         <v>3</v>
       </c>
       <c r="D394" s="7">
         <v>6</v>
       </c>
       <c r="E394" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="6" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B395" s="6">
         <v>49</v>
       </c>
       <c r="C395" s="6">
         <v>47</v>
       </c>
       <c r="D395" s="6">
         <v>96</v>
       </c>
       <c r="E395" s="13" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B396" s="7">
         <v>49</v>
       </c>
       <c r="C396" s="7">
         <v>47</v>
       </c>
       <c r="D396" s="7">
         <v>96</v>
       </c>
       <c r="E396" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B397" s="6">
         <v>8</v>
       </c>
       <c r="C397" s="6">
         <v>2</v>
       </c>
       <c r="D397" s="6">
@@ -10930,277 +10930,277 @@
       </c>
       <c r="C398" s="7">
         <v>2</v>
       </c>
       <c r="D398" s="7">
         <v>10</v>
       </c>
       <c r="E398" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="6" t="s">
         <v>313</v>
       </c>
       <c r="B399" s="6">
         <v>22</v>
       </c>
       <c r="C399" s="6">
         <v>23</v>
       </c>
       <c r="D399" s="6">
         <v>45</v>
       </c>
       <c r="E399" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="7" t="s">
         <v>314</v>
       </c>
       <c r="B400" s="7">
         <v>11</v>
       </c>
       <c r="C400" s="7">
         <v>12</v>
       </c>
       <c r="D400" s="7">
         <v>23</v>
       </c>
       <c r="E400" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="7" t="s">
         <v>315</v>
       </c>
       <c r="B401" s="7">
         <v>11</v>
       </c>
       <c r="C401" s="7">
         <v>11</v>
       </c>
       <c r="D401" s="7">
         <v>22</v>
       </c>
       <c r="E401" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="5" t="s">
         <v>316</v>
       </c>
       <c r="B402" s="5">
         <v>206</v>
       </c>
       <c r="C402" s="5">
         <v>188</v>
       </c>
       <c r="D402" s="5">
         <v>394</v>
       </c>
       <c r="E402" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B403" s="6">
         <v>11</v>
       </c>
       <c r="C403" s="6">
         <v>3</v>
       </c>
       <c r="D403" s="6">
         <v>14</v>
       </c>
       <c r="E403" s="13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="7" t="s">
         <v>306</v>
       </c>
       <c r="B404" s="7">
         <v>11</v>
       </c>
       <c r="C404" s="7">
         <v>3</v>
       </c>
       <c r="D404" s="7">
         <v>14</v>
       </c>
       <c r="E404" s="14" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B405" s="6">
         <v>5</v>
       </c>
       <c r="C405" s="6">
         <v>1</v>
       </c>
       <c r="D405" s="6">
         <v>6</v>
       </c>
       <c r="E405" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="7" t="s">
         <v>317</v>
       </c>
       <c r="B406" s="7">
         <v>2</v>
       </c>
       <c r="C406" s="7">
         <v>0</v>
       </c>
       <c r="D406" s="7">
         <v>2</v>
       </c>
       <c r="E406" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B407" s="7">
         <v>3</v>
       </c>
       <c r="C407" s="7">
         <v>1</v>
       </c>
       <c r="D407" s="7">
         <v>4</v>
       </c>
       <c r="E407" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B408" s="6">
         <v>22</v>
       </c>
       <c r="C408" s="6">
         <v>13</v>
       </c>
       <c r="D408" s="6">
         <v>35</v>
       </c>
       <c r="E408" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="7" t="s">
         <v>318</v>
       </c>
       <c r="B409" s="7">
         <v>22</v>
       </c>
       <c r="C409" s="7">
         <v>13</v>
       </c>
       <c r="D409" s="7">
         <v>35</v>
       </c>
       <c r="E409" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B410" s="6">
         <v>11</v>
       </c>
       <c r="C410" s="6">
         <v>5</v>
       </c>
       <c r="D410" s="6">
         <v>16</v>
       </c>
       <c r="E410" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B411" s="7">
         <v>11</v>
       </c>
       <c r="C411" s="7">
         <v>5</v>
       </c>
       <c r="D411" s="7">
         <v>16</v>
       </c>
       <c r="E411" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B412" s="6">
         <v>20</v>
       </c>
       <c r="C412" s="6">
         <v>16</v>
       </c>
       <c r="D412" s="6">
         <v>36</v>
       </c>
       <c r="E412" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B413" s="7">
         <v>20</v>
       </c>
       <c r="C413" s="7">
         <v>16</v>
       </c>
       <c r="D413" s="7">
         <v>36</v>
       </c>
       <c r="E413" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B414" s="6">
         <v>2</v>
       </c>
       <c r="C414" s="6">
         <v>2</v>
       </c>
       <c r="D414" s="6">
@@ -11287,464 +11287,464 @@
       </c>
       <c r="C419" s="7">
         <v>90</v>
       </c>
       <c r="D419" s="7">
         <v>173</v>
       </c>
       <c r="E419" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="7" t="s">
         <v>325</v>
       </c>
       <c r="B420" s="7">
         <v>50</v>
       </c>
       <c r="C420" s="7">
         <v>58</v>
       </c>
       <c r="D420" s="7">
         <v>108</v>
       </c>
       <c r="E420" s="14" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="5" t="s">
         <v>326</v>
       </c>
       <c r="B421" s="5">
         <v>784</v>
       </c>
       <c r="C421" s="5">
         <v>746</v>
       </c>
       <c r="D421" s="5">
         <v>1530</v>
       </c>
       <c r="E421" s="12" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="6" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B422" s="6">
         <v>69</v>
       </c>
       <c r="C422" s="6">
         <v>61</v>
       </c>
       <c r="D422" s="6">
         <v>130</v>
       </c>
       <c r="E422" s="13" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B423" s="7">
         <v>50</v>
       </c>
       <c r="C423" s="7">
         <v>42</v>
       </c>
       <c r="D423" s="7">
         <v>92</v>
       </c>
       <c r="E423" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B424" s="7">
         <v>19</v>
       </c>
       <c r="C424" s="7">
         <v>19</v>
       </c>
       <c r="D424" s="7">
         <v>38</v>
       </c>
       <c r="E424" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B425" s="6">
         <v>299</v>
       </c>
       <c r="C425" s="6">
         <v>296</v>
       </c>
       <c r="D425" s="6">
         <v>595</v>
       </c>
       <c r="E425" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B426" s="7">
         <v>299</v>
       </c>
       <c r="C426" s="7">
         <v>295</v>
       </c>
       <c r="D426" s="7">
         <v>594</v>
       </c>
       <c r="E426" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B427" s="7">
         <v>0</v>
       </c>
       <c r="C427" s="7">
         <v>1</v>
       </c>
       <c r="D427" s="7">
         <v>1</v>
       </c>
       <c r="E427" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B428" s="6">
         <v>109</v>
       </c>
       <c r="C428" s="6">
         <v>99</v>
       </c>
       <c r="D428" s="6">
         <v>208</v>
       </c>
       <c r="E428" s="13" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B429" s="7">
         <v>109</v>
       </c>
       <c r="C429" s="7">
         <v>99</v>
       </c>
       <c r="D429" s="7">
         <v>208</v>
       </c>
       <c r="E429" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B430" s="6">
         <v>2</v>
       </c>
       <c r="C430" s="6">
         <v>2</v>
       </c>
       <c r="D430" s="6">
         <v>4</v>
       </c>
       <c r="E430" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B431" s="7">
         <v>2</v>
       </c>
       <c r="C431" s="7">
         <v>2</v>
       </c>
       <c r="D431" s="7">
         <v>4</v>
       </c>
       <c r="E431" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B432" s="6">
         <v>22</v>
       </c>
       <c r="C432" s="6">
         <v>16</v>
       </c>
       <c r="D432" s="6">
         <v>38</v>
       </c>
       <c r="E432" s="13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="7" t="s">
         <v>317</v>
       </c>
       <c r="B433" s="7">
         <v>18</v>
       </c>
       <c r="C433" s="7">
         <v>14</v>
       </c>
       <c r="D433" s="7">
         <v>32</v>
       </c>
       <c r="E433" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B434" s="7">
         <v>4</v>
       </c>
       <c r="C434" s="7">
         <v>2</v>
       </c>
       <c r="D434" s="7">
         <v>6</v>
       </c>
       <c r="E434" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B435" s="6">
         <v>10</v>
       </c>
       <c r="C435" s="6">
         <v>8</v>
       </c>
       <c r="D435" s="6">
         <v>18</v>
       </c>
       <c r="E435" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="7" t="s">
         <v>327</v>
       </c>
       <c r="B436" s="7">
         <v>2</v>
       </c>
       <c r="C436" s="7">
         <v>0</v>
       </c>
       <c r="D436" s="7">
         <v>2</v>
       </c>
       <c r="E436" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="7" t="s">
         <v>310</v>
       </c>
       <c r="B437" s="7">
         <v>1</v>
       </c>
       <c r="C437" s="7">
         <v>1</v>
       </c>
       <c r="D437" s="7">
         <v>2</v>
       </c>
       <c r="E437" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B438" s="7">
         <v>4</v>
       </c>
       <c r="C438" s="7">
         <v>4</v>
       </c>
       <c r="D438" s="7">
         <v>8</v>
       </c>
       <c r="E438" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="7" t="s">
         <v>328</v>
       </c>
       <c r="B439" s="7">
         <v>3</v>
       </c>
       <c r="C439" s="7">
         <v>3</v>
       </c>
       <c r="D439" s="7">
         <v>6</v>
       </c>
       <c r="E439" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B440" s="6">
         <v>16</v>
       </c>
       <c r="C440" s="6">
         <v>12</v>
       </c>
       <c r="D440" s="6">
         <v>28</v>
       </c>
       <c r="E440" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B441" s="7">
         <v>1</v>
       </c>
       <c r="C441" s="7">
         <v>1</v>
       </c>
       <c r="D441" s="7">
         <v>2</v>
       </c>
       <c r="E441" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B442" s="7">
         <v>4</v>
       </c>
       <c r="C442" s="7">
         <v>2</v>
       </c>
       <c r="D442" s="7">
         <v>6</v>
       </c>
       <c r="E442" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B443" s="7">
         <v>5</v>
       </c>
       <c r="C443" s="7">
         <v>3</v>
       </c>
       <c r="D443" s="7">
         <v>8</v>
       </c>
       <c r="E443" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B444" s="7">
         <v>1</v>
       </c>
       <c r="C444" s="7">
         <v>1</v>
       </c>
       <c r="D444" s="7">
         <v>2</v>
       </c>
       <c r="E444" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B445" s="7">
         <v>5</v>
       </c>
       <c r="C445" s="7">
         <v>5</v>
       </c>
       <c r="D445" s="7">
         <v>10</v>
       </c>
       <c r="E445" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B446" s="6">
         <v>7</v>
       </c>
       <c r="C446" s="6">
         <v>3</v>
       </c>
       <c r="D446" s="6">
@@ -11768,323 +11768,323 @@
         <v>10</v>
       </c>
       <c r="E447" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="6" t="s">
         <v>329</v>
       </c>
       <c r="B448" s="6">
         <v>57</v>
       </c>
       <c r="C448" s="6">
         <v>54</v>
       </c>
       <c r="D448" s="6">
         <v>111</v>
       </c>
       <c r="E448" s="13" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B449" s="7">
         <v>57</v>
       </c>
       <c r="C449" s="7">
         <v>54</v>
       </c>
       <c r="D449" s="7">
         <v>111</v>
       </c>
       <c r="E449" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B450" s="6">
         <v>189</v>
       </c>
       <c r="C450" s="6">
         <v>192</v>
       </c>
       <c r="D450" s="6">
         <v>381</v>
       </c>
       <c r="E450" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B451" s="7">
         <v>189</v>
       </c>
       <c r="C451" s="7">
         <v>192</v>
       </c>
       <c r="D451" s="7">
         <v>381</v>
       </c>
       <c r="E451" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="6" t="s">
         <v>304</v>
       </c>
       <c r="B452" s="6">
         <v>4</v>
       </c>
       <c r="C452" s="6">
         <v>2</v>
       </c>
       <c r="D452" s="6">
         <v>6</v>
       </c>
       <c r="E452" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="7" t="s">
         <v>305</v>
       </c>
       <c r="B453" s="7">
         <v>4</v>
       </c>
       <c r="C453" s="7">
         <v>2</v>
       </c>
       <c r="D453" s="7">
         <v>6</v>
       </c>
       <c r="E453" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B454" s="6">
         <v>0</v>
       </c>
       <c r="C454" s="6">
         <v>1</v>
       </c>
       <c r="D454" s="6">
         <v>1</v>
       </c>
       <c r="E454" s="13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B455" s="7">
         <v>0</v>
       </c>
       <c r="C455" s="7">
         <v>1</v>
       </c>
       <c r="D455" s="7">
         <v>1</v>
       </c>
       <c r="E455" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B456" s="5">
         <v>532</v>
       </c>
       <c r="C456" s="5">
         <v>486</v>
       </c>
       <c r="D456" s="5">
         <v>1018</v>
       </c>
       <c r="E456" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B457" s="6">
         <v>37</v>
       </c>
       <c r="C457" s="6">
         <v>30</v>
       </c>
       <c r="D457" s="6">
         <v>67</v>
       </c>
       <c r="E457" s="13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B458" s="7">
         <v>37</v>
       </c>
       <c r="C458" s="7">
         <v>30</v>
       </c>
       <c r="D458" s="7">
         <v>67</v>
       </c>
       <c r="E458" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B459" s="6">
         <v>28</v>
       </c>
       <c r="C459" s="6">
         <v>18</v>
       </c>
       <c r="D459" s="6">
         <v>46</v>
       </c>
       <c r="E459" s="13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="7" t="s">
         <v>317</v>
       </c>
       <c r="B460" s="7">
         <v>2</v>
       </c>
       <c r="C460" s="7">
         <v>0</v>
       </c>
       <c r="D460" s="7">
         <v>2</v>
       </c>
       <c r="E460" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B461" s="7">
         <v>19</v>
       </c>
       <c r="C461" s="7">
         <v>13</v>
       </c>
       <c r="D461" s="7">
         <v>32</v>
       </c>
       <c r="E461" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B462" s="7">
         <v>5</v>
       </c>
       <c r="C462" s="7">
         <v>3</v>
       </c>
       <c r="D462" s="7">
         <v>8</v>
       </c>
       <c r="E462" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B463" s="7">
         <v>2</v>
       </c>
       <c r="C463" s="7">
         <v>2</v>
       </c>
       <c r="D463" s="7">
         <v>4</v>
       </c>
       <c r="E463" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B464" s="6">
         <v>188</v>
       </c>
       <c r="C464" s="6">
         <v>186</v>
       </c>
       <c r="D464" s="6">
         <v>374</v>
       </c>
       <c r="E464" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B465" s="7">
         <v>172</v>
       </c>
       <c r="C465" s="7">
         <v>168</v>
       </c>
       <c r="D465" s="7">
         <v>340</v>
       </c>
       <c r="E465" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="7" t="s">
         <v>331</v>
       </c>
       <c r="B466" s="7">
         <v>1</v>
       </c>
       <c r="C466" s="7">
         <v>1</v>
       </c>
       <c r="D466" s="7">
@@ -12103,328 +12103,328 @@
       </c>
       <c r="C467" s="7">
         <v>1</v>
       </c>
       <c r="D467" s="7">
         <v>2</v>
       </c>
       <c r="E467" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="7" t="s">
         <v>333</v>
       </c>
       <c r="B468" s="7">
         <v>11</v>
       </c>
       <c r="C468" s="7">
         <v>13</v>
       </c>
       <c r="D468" s="7">
         <v>24</v>
       </c>
       <c r="E468" s="14" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B469" s="7">
         <v>3</v>
       </c>
       <c r="C469" s="7">
         <v>3</v>
       </c>
       <c r="D469" s="7">
         <v>6</v>
       </c>
       <c r="E469" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B470" s="6">
         <v>27</v>
       </c>
       <c r="C470" s="6">
         <v>15</v>
       </c>
       <c r="D470" s="6">
         <v>42</v>
       </c>
       <c r="E470" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B471" s="7">
         <v>7</v>
       </c>
       <c r="C471" s="7">
         <v>5</v>
       </c>
       <c r="D471" s="7">
         <v>12</v>
       </c>
       <c r="E471" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="7" t="s">
         <v>306</v>
       </c>
       <c r="B472" s="7">
         <v>2</v>
       </c>
       <c r="C472" s="7">
         <v>0</v>
       </c>
       <c r="D472" s="7">
         <v>2</v>
       </c>
       <c r="E472" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B473" s="7">
         <v>17</v>
       </c>
       <c r="C473" s="7">
         <v>9</v>
       </c>
       <c r="D473" s="7">
         <v>26</v>
       </c>
       <c r="E473" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="7" t="s">
         <v>335</v>
       </c>
       <c r="B474" s="7">
         <v>1</v>
       </c>
       <c r="C474" s="7">
         <v>1</v>
       </c>
       <c r="D474" s="7">
         <v>2</v>
       </c>
       <c r="E474" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="6" t="s">
         <v>311</v>
       </c>
       <c r="B475" s="6">
         <v>54</v>
       </c>
       <c r="C475" s="6">
         <v>55</v>
       </c>
       <c r="D475" s="6">
         <v>109</v>
       </c>
       <c r="E475" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B476" s="7">
         <v>54</v>
       </c>
       <c r="C476" s="7">
         <v>55</v>
       </c>
       <c r="D476" s="7">
         <v>109</v>
       </c>
       <c r="E476" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B477" s="6">
         <v>18</v>
       </c>
       <c r="C477" s="6">
         <v>14</v>
       </c>
       <c r="D477" s="6">
         <v>32</v>
       </c>
       <c r="E477" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B478" s="7">
         <v>13</v>
       </c>
       <c r="C478" s="7">
         <v>11</v>
       </c>
       <c r="D478" s="7">
         <v>24</v>
       </c>
       <c r="E478" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B479" s="7">
         <v>1</v>
       </c>
       <c r="C479" s="7">
         <v>1</v>
       </c>
       <c r="D479" s="7">
         <v>2</v>
       </c>
       <c r="E479" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="7" t="s">
         <v>336</v>
       </c>
       <c r="B480" s="7">
         <v>4</v>
       </c>
       <c r="C480" s="7">
         <v>2</v>
       </c>
       <c r="D480" s="7">
         <v>6</v>
       </c>
       <c r="E480" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B481" s="6">
         <v>63</v>
       </c>
       <c r="C481" s="6">
         <v>57</v>
       </c>
       <c r="D481" s="6">
         <v>120</v>
       </c>
       <c r="E481" s="13" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B482" s="7">
         <v>52</v>
       </c>
       <c r="C482" s="7">
         <v>48</v>
       </c>
       <c r="D482" s="7">
         <v>100</v>
       </c>
       <c r="E482" s="14" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B483" s="7">
         <v>11</v>
       </c>
       <c r="C483" s="7">
         <v>9</v>
       </c>
       <c r="D483" s="7">
         <v>20</v>
       </c>
       <c r="E483" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B484" s="6">
         <v>90</v>
       </c>
       <c r="C484" s="6">
         <v>87</v>
       </c>
       <c r="D484" s="6">
         <v>177</v>
       </c>
       <c r="E484" s="13" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B485" s="7">
         <v>90</v>
       </c>
       <c r="C485" s="7">
         <v>87</v>
       </c>
       <c r="D485" s="7">
         <v>177</v>
       </c>
       <c r="E485" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="6" t="s">
         <v>337</v>
       </c>
       <c r="B486" s="6">
         <v>1</v>
       </c>
       <c r="C486" s="6">
         <v>1</v>
       </c>
       <c r="D486" s="6">
@@ -12477,51 +12477,51 @@
       </c>
       <c r="C489" s="7">
         <v>2</v>
       </c>
       <c r="D489" s="7">
         <v>8</v>
       </c>
       <c r="E489" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B490" s="6">
         <v>20</v>
       </c>
       <c r="C490" s="6">
         <v>21</v>
       </c>
       <c r="D490" s="6">
         <v>41</v>
       </c>
       <c r="E490" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="7" t="s">
         <v>340</v>
       </c>
       <c r="B491" s="7">
         <v>16</v>
       </c>
       <c r="C491" s="7">
         <v>17</v>
       </c>
       <c r="D491" s="7">
         <v>33</v>
       </c>
       <c r="E491" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B492" s="7">
         <v>1</v>
@@ -12613,90 +12613,90 @@
       </c>
       <c r="C497" s="7">
         <v>4</v>
       </c>
       <c r="D497" s="7">
         <v>10</v>
       </c>
       <c r="E497" s="14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B498" s="6">
         <v>37</v>
       </c>
       <c r="C498" s="6">
         <v>38</v>
       </c>
       <c r="D498" s="6">
         <v>75</v>
       </c>
       <c r="E498" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B499" s="7">
         <v>13</v>
       </c>
       <c r="C499" s="7">
         <v>11</v>
       </c>
       <c r="D499" s="7">
         <v>24</v>
       </c>
       <c r="E499" s="14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B500" s="7">
         <v>22</v>
       </c>
       <c r="C500" s="7">
         <v>25</v>
       </c>
       <c r="D500" s="7">
         <v>47</v>
       </c>
       <c r="E500" s="14" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B501" s="7">
         <v>2</v>
       </c>
       <c r="C501" s="7">
         <v>2</v>
       </c>
       <c r="D501" s="7">
         <v>4</v>
       </c>
       <c r="E501" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="6" t="s">
         <v>346</v>
       </c>
       <c r="B502" s="6">
         <v>1</v>
       </c>
       <c r="C502" s="6">
         <v>1</v>
       </c>
       <c r="D502" s="6">
@@ -12805,102 +12805,102 @@
         <v>2</v>
       </c>
       <c r="E508" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B509" s="5">
         <v>2</v>
       </c>
       <c r="C509" s="5">
         <v>2</v>
       </c>
       <c r="D509" s="5">
         <v>4</v>
       </c>
       <c r="E509" s="12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B510" s="6">
         <v>1</v>
       </c>
       <c r="C510" s="6">
         <v>1</v>
       </c>
       <c r="D510" s="6">
         <v>2</v>
       </c>
       <c r="E510" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B511" s="7">
         <v>1</v>
       </c>
       <c r="C511" s="7">
         <v>1</v>
       </c>
       <c r="D511" s="7">
         <v>2</v>
       </c>
       <c r="E511" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B512" s="6">
         <v>1</v>
       </c>
       <c r="C512" s="6">
         <v>1</v>
       </c>
       <c r="D512" s="6">
         <v>2</v>
       </c>
       <c r="E512" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B513" s="7">
         <v>1</v>
       </c>
       <c r="C513" s="7">
         <v>1</v>
       </c>
       <c r="D513" s="7">
         <v>2</v>
       </c>
       <c r="E513" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B514" s="4">
         <v>156</v>
       </c>
       <c r="C514" s="4">
         <v>64</v>
       </c>
       <c r="D514" s="4">
@@ -13060,51 +13060,51 @@
         <v>6</v>
       </c>
       <c r="E523" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="7" t="s">
         <v>362</v>
       </c>
       <c r="B524" s="7">
         <v>2</v>
       </c>
       <c r="C524" s="7">
         <v>2</v>
       </c>
       <c r="D524" s="7">
         <v>4</v>
       </c>
       <c r="E524" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="6" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B525" s="6">
         <v>2</v>
       </c>
       <c r="C525" s="6">
         <v>0</v>
       </c>
       <c r="D525" s="6">
         <v>2</v>
       </c>
       <c r="E525" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="7" t="s">
         <v>363</v>
       </c>
       <c r="B526" s="7">
         <v>2</v>
       </c>
       <c r="C526" s="7">
         <v>0</v>
       </c>
       <c r="D526" s="7">
@@ -13230,165 +13230,165 @@
         <v>12</v>
       </c>
       <c r="E533" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B534" s="6">
         <v>9</v>
       </c>
       <c r="C534" s="6">
         <v>3</v>
       </c>
       <c r="D534" s="6">
         <v>12</v>
       </c>
       <c r="E534" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B535" s="7">
         <v>1</v>
       </c>
       <c r="C535" s="7">
         <v>0</v>
       </c>
       <c r="D535" s="7">
         <v>1</v>
       </c>
       <c r="E535" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="7" t="s">
         <v>372</v>
       </c>
       <c r="B536" s="7">
         <v>8</v>
       </c>
       <c r="C536" s="7">
         <v>3</v>
       </c>
       <c r="D536" s="7">
         <v>11</v>
       </c>
       <c r="E536" s="14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B537" s="5">
         <v>34</v>
       </c>
       <c r="C537" s="5">
         <v>18</v>
       </c>
       <c r="D537" s="5">
         <v>52</v>
       </c>
       <c r="E537" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B538" s="6">
         <v>34</v>
       </c>
       <c r="C538" s="6">
         <v>18</v>
       </c>
       <c r="D538" s="6">
         <v>52</v>
       </c>
       <c r="E538" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B539" s="7">
         <v>0</v>
       </c>
       <c r="C539" s="7">
         <v>1</v>
       </c>
       <c r="D539" s="7">
         <v>1</v>
       </c>
       <c r="E539" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="7" t="s">
         <v>375</v>
       </c>
       <c r="B540" s="7">
         <v>34</v>
       </c>
       <c r="C540" s="7">
         <v>17</v>
       </c>
       <c r="D540" s="7">
         <v>51</v>
       </c>
       <c r="E540" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B541" s="5">
         <v>22</v>
       </c>
       <c r="C541" s="5">
         <v>8</v>
       </c>
       <c r="D541" s="5">
         <v>30</v>
       </c>
       <c r="E541" s="12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B542" s="6">
         <v>7</v>
       </c>
       <c r="C542" s="6">
         <v>3</v>
       </c>
       <c r="D542" s="6">
         <v>10</v>
       </c>
       <c r="E542" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="7" t="s">
         <v>378</v>
       </c>
       <c r="B543" s="7">
         <v>2</v>
@@ -13485,51 +13485,51 @@
         <v>18</v>
       </c>
       <c r="E548" s="13" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="7" t="s">
         <v>384</v>
       </c>
       <c r="B549" s="7">
         <v>7</v>
       </c>
       <c r="C549" s="7">
         <v>1</v>
       </c>
       <c r="D549" s="7">
         <v>8</v>
       </c>
       <c r="E549" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B550" s="7">
         <v>2</v>
       </c>
       <c r="C550" s="7">
         <v>0</v>
       </c>
       <c r="D550" s="7">
         <v>2</v>
       </c>
       <c r="E550" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="7" t="s">
         <v>385</v>
       </c>
       <c r="B551" s="7">
         <v>3</v>
       </c>
       <c r="C551" s="7">
         <v>3</v>
       </c>
       <c r="D551" s="7">
@@ -13633,51 +13633,51 @@
       </c>
       <c r="C557" s="7">
         <v>20</v>
       </c>
       <c r="D557" s="7">
         <v>66</v>
       </c>
       <c r="E557" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B558" s="5">
         <v>18</v>
       </c>
       <c r="C558" s="5">
         <v>2</v>
       </c>
       <c r="D558" s="5">
         <v>20</v>
       </c>
       <c r="E558" s="12" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="6" t="s">
         <v>393</v>
       </c>
       <c r="B559" s="6">
         <v>3</v>
       </c>
       <c r="C559" s="6">
         <v>1</v>
       </c>
       <c r="D559" s="6">
         <v>4</v>
       </c>
       <c r="E559" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="7" t="s">
         <v>394</v>
       </c>
       <c r="B560" s="7">
         <v>3</v>
@@ -14466,51 +14466,51 @@
       </c>
       <c r="C606" s="7">
         <v>0</v>
       </c>
       <c r="D606" s="7">
         <v>12</v>
       </c>
       <c r="E606" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B607" s="5">
         <v>20</v>
       </c>
       <c r="C607" s="5">
         <v>2</v>
       </c>
       <c r="D607" s="5">
         <v>22</v>
       </c>
       <c r="E607" s="12" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="6" t="s">
         <v>443</v>
       </c>
       <c r="B608" s="6">
         <v>4</v>
       </c>
       <c r="C608" s="6">
         <v>2</v>
       </c>
       <c r="D608" s="6">
         <v>6</v>
       </c>
       <c r="E608" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="7" t="s">
         <v>444</v>
       </c>
       <c r="B609" s="7">
         <v>3</v>
@@ -14687,51 +14687,51 @@
       </c>
       <c r="C619" s="7">
         <v>0</v>
       </c>
       <c r="D619" s="7">
         <v>2</v>
       </c>
       <c r="E619" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5" t="s">
         <v>454</v>
       </c>
       <c r="B620" s="5">
         <v>26</v>
       </c>
       <c r="C620" s="5">
         <v>6</v>
       </c>
       <c r="D620" s="5">
         <v>32</v>
       </c>
       <c r="E620" s="12" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="6" t="s">
         <v>455</v>
       </c>
       <c r="B621" s="6">
         <v>7</v>
       </c>
       <c r="C621" s="6">
         <v>1</v>
       </c>
       <c r="D621" s="6">
         <v>8</v>
       </c>
       <c r="E621" s="13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="7" t="s">
         <v>456</v>
       </c>
       <c r="B622" s="7">
         <v>1</v>
@@ -15146,51 +15146,51 @@
       </c>
       <c r="C646" s="7">
         <v>0</v>
       </c>
       <c r="D646" s="7">
         <v>6</v>
       </c>
       <c r="E646" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B647" s="5">
         <v>19</v>
       </c>
       <c r="C647" s="5">
         <v>5</v>
       </c>
       <c r="D647" s="5">
         <v>24</v>
       </c>
       <c r="E647" s="12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B648" s="6">
         <v>6</v>
       </c>
       <c r="C648" s="6">
         <v>2</v>
       </c>
       <c r="D648" s="6">
         <v>8</v>
       </c>
       <c r="E648" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="7" t="s">
         <v>484</v>
       </c>
       <c r="B649" s="7">
         <v>2</v>
@@ -15525,51 +15525,51 @@
         <v>3</v>
       </c>
       <c r="E668" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="7" t="s">
         <v>505</v>
       </c>
       <c r="B669" s="7">
         <v>2</v>
       </c>
       <c r="C669" s="7">
         <v>0</v>
       </c>
       <c r="D669" s="7">
         <v>2</v>
       </c>
       <c r="E669" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B670" s="7">
         <v>1</v>
       </c>
       <c r="C670" s="7">
         <v>0</v>
       </c>
       <c r="D670" s="7">
         <v>1</v>
       </c>
       <c r="E670" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="5" t="s">
         <v>506</v>
       </c>
       <c r="B671" s="5">
         <v>29</v>
       </c>
       <c r="C671" s="5">
         <v>0</v>
       </c>
       <c r="D671" s="5">
@@ -15593,119 +15593,119 @@
         <v>20</v>
       </c>
       <c r="E672" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="7" t="s">
         <v>508</v>
       </c>
       <c r="B673" s="7">
         <v>3</v>
       </c>
       <c r="C673" s="7">
         <v>0</v>
       </c>
       <c r="D673" s="7">
         <v>3</v>
       </c>
       <c r="E673" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B674" s="7">
         <v>3</v>
       </c>
       <c r="C674" s="7">
         <v>0</v>
       </c>
       <c r="D674" s="7">
         <v>3</v>
       </c>
       <c r="E674" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B675" s="7">
         <v>4</v>
       </c>
       <c r="C675" s="7">
         <v>0</v>
       </c>
       <c r="D675" s="7">
         <v>4</v>
       </c>
       <c r="E675" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B676" s="7">
         <v>6</v>
       </c>
       <c r="C676" s="7">
         <v>0</v>
       </c>
       <c r="D676" s="7">
         <v>6</v>
       </c>
       <c r="E676" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="7" t="s">
         <v>509</v>
       </c>
       <c r="B677" s="7">
         <v>1</v>
       </c>
       <c r="C677" s="7">
         <v>0</v>
       </c>
       <c r="D677" s="7">
         <v>1</v>
       </c>
       <c r="E677" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B678" s="7">
         <v>1</v>
       </c>
       <c r="C678" s="7">
         <v>0</v>
       </c>
       <c r="D678" s="7">
         <v>1</v>
       </c>
       <c r="E678" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="7" t="s">
         <v>510</v>
       </c>
       <c r="B679" s="7">
         <v>1</v>
       </c>
       <c r="C679" s="7">
         <v>0</v>
       </c>
       <c r="D679" s="7">
@@ -15763,68 +15763,68 @@
         <v>1</v>
       </c>
       <c r="E682" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="7" t="s">
         <v>513</v>
       </c>
       <c r="B683" s="7">
         <v>1</v>
       </c>
       <c r="C683" s="7">
         <v>0</v>
       </c>
       <c r="D683" s="7">
         <v>1</v>
       </c>
       <c r="E683" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B684" s="7">
         <v>2</v>
       </c>
       <c r="C684" s="7">
         <v>0</v>
       </c>
       <c r="D684" s="7">
         <v>2</v>
       </c>
       <c r="E684" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B685" s="7">
         <v>3</v>
       </c>
       <c r="C685" s="7">
         <v>0</v>
       </c>
       <c r="D685" s="7">
         <v>3</v>
       </c>
       <c r="E685" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="7" t="s">
         <v>514</v>
       </c>
       <c r="B686" s="7">
         <v>1</v>
       </c>
       <c r="C686" s="7">
         <v>0</v>
       </c>
       <c r="D686" s="7">
@@ -15899,68 +15899,68 @@
         <v>2</v>
       </c>
       <c r="E690" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B691" s="7">
         <v>6</v>
       </c>
       <c r="C691" s="7">
         <v>0</v>
       </c>
       <c r="D691" s="7">
         <v>6</v>
       </c>
       <c r="E691" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B692" s="7">
         <v>4</v>
       </c>
       <c r="C692" s="7">
         <v>0</v>
       </c>
       <c r="D692" s="7">
         <v>4</v>
       </c>
       <c r="E692" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B693" s="7">
         <v>3</v>
       </c>
       <c r="C693" s="7">
         <v>0</v>
       </c>
       <c r="D693" s="7">
         <v>3</v>
       </c>
       <c r="E693" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="7" t="s">
         <v>518</v>
       </c>
       <c r="B694" s="7">
         <v>1</v>
       </c>
       <c r="C694" s="7">
         <v>0</v>
       </c>
       <c r="D694" s="7">
@@ -16001,85 +16001,85 @@
         <v>18</v>
       </c>
       <c r="E696" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B697" s="7">
         <v>3</v>
       </c>
       <c r="C697" s="7">
         <v>0</v>
       </c>
       <c r="D697" s="7">
         <v>3</v>
       </c>
       <c r="E697" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B698" s="7">
         <v>3</v>
       </c>
       <c r="C698" s="7">
         <v>0</v>
       </c>
       <c r="D698" s="7">
         <v>3</v>
       </c>
       <c r="E698" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B699" s="7">
         <v>3</v>
       </c>
       <c r="C699" s="7">
         <v>0</v>
       </c>
       <c r="D699" s="7">
         <v>3</v>
       </c>
       <c r="E699" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B700" s="7">
         <v>2</v>
       </c>
       <c r="C700" s="7">
         <v>0</v>
       </c>
       <c r="D700" s="7">
         <v>2</v>
       </c>
       <c r="E700" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="7" t="s">
         <v>511</v>
       </c>
       <c r="B701" s="7">
         <v>1</v>
       </c>
       <c r="C701" s="7">
         <v>0</v>
       </c>
       <c r="D701" s="7">
@@ -16103,51 +16103,51 @@
         <v>6</v>
       </c>
       <c r="E702" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="6" t="s">
         <v>521</v>
       </c>
       <c r="B703" s="6">
         <v>6</v>
       </c>
       <c r="C703" s="6">
         <v>0</v>
       </c>
       <c r="D703" s="6">
         <v>6</v>
       </c>
       <c r="E703" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B704" s="7">
         <v>1</v>
       </c>
       <c r="C704" s="7">
         <v>0</v>
       </c>
       <c r="D704" s="7">
         <v>1</v>
       </c>
       <c r="E704" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B705" s="7">
         <v>5</v>
       </c>
       <c r="C705" s="7">
         <v>0</v>
       </c>
       <c r="D705" s="7">
@@ -16188,68 +16188,68 @@
         <v>5</v>
       </c>
       <c r="E707" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B708" s="7">
         <v>1</v>
       </c>
       <c r="C708" s="7">
         <v>0</v>
       </c>
       <c r="D708" s="7">
         <v>1</v>
       </c>
       <c r="E708" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B709" s="7">
         <v>1</v>
       </c>
       <c r="C709" s="7">
         <v>0</v>
       </c>
       <c r="D709" s="7">
         <v>1</v>
       </c>
       <c r="E709" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B710" s="7">
         <v>1</v>
       </c>
       <c r="C710" s="7">
         <v>0</v>
       </c>
       <c r="D710" s="7">
         <v>1</v>
       </c>
       <c r="E710" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B711" s="7">
         <v>2</v>
       </c>
       <c r="C711" s="7">
         <v>0</v>
       </c>
       <c r="D711" s="7">
@@ -16336,51 +16336,51 @@
       </c>
       <c r="C716" s="7">
         <v>0</v>
       </c>
       <c r="D716" s="7">
         <v>4</v>
       </c>
       <c r="E716" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="7" t="s">
         <v>382</v>
       </c>
       <c r="B717" s="7">
         <v>32</v>
       </c>
       <c r="C717" s="7">
         <v>39</v>
       </c>
       <c r="D717" s="7">
         <v>71</v>
       </c>
       <c r="E717" s="14" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="7" t="s">
         <v>529</v>
       </c>
       <c r="B718" s="7">
         <v>8</v>
       </c>
       <c r="C718" s="7">
         <v>4</v>
       </c>
       <c r="D718" s="7">
         <v>12</v>
       </c>
       <c r="E718" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="7" t="s">
         <v>530</v>
       </c>
       <c r="B719" s="7">
         <v>11</v>
@@ -16438,68 +16438,68 @@
       </c>
       <c r="C722" s="7">
         <v>2</v>
       </c>
       <c r="D722" s="7">
         <v>4</v>
       </c>
       <c r="E722" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="4" t="s">
         <v>532</v>
       </c>
       <c r="B723" s="4">
         <v>79</v>
       </c>
       <c r="C723" s="4">
         <v>24</v>
       </c>
       <c r="D723" s="4">
         <v>103</v>
       </c>
       <c r="E723" s="11" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="5" t="s">
         <v>533</v>
       </c>
       <c r="B724" s="5">
         <v>35</v>
       </c>
       <c r="C724" s="5">
         <v>8</v>
       </c>
       <c r="D724" s="5">
         <v>43</v>
       </c>
       <c r="E724" s="12" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="6" t="s">
         <v>534</v>
       </c>
       <c r="B725" s="6">
         <v>1</v>
       </c>
       <c r="C725" s="6">
         <v>1</v>
       </c>
       <c r="D725" s="6">
         <v>2</v>
       </c>
       <c r="E725" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="7" t="s">
         <v>535</v>
       </c>
       <c r="B726" s="7">
         <v>1</v>
@@ -16948,73 +16948,73 @@
       </c>
       <c r="C752" s="7">
         <v>0</v>
       </c>
       <c r="D752" s="7">
         <v>2</v>
       </c>
       <c r="E752" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="5" t="s">
         <v>522</v>
       </c>
       <c r="B753" s="5">
         <v>22</v>
       </c>
       <c r="C753" s="5">
         <v>8</v>
       </c>
       <c r="D753" s="5">
         <v>30</v>
       </c>
       <c r="E753" s="12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="6" t="s">
         <v>561</v>
       </c>
       <c r="B754" s="6">
         <v>6</v>
       </c>
       <c r="C754" s="6">
         <v>4</v>
       </c>
       <c r="D754" s="6">
         <v>10</v>
       </c>
       <c r="E754" s="13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B755" s="7">
         <v>0</v>
       </c>
       <c r="C755" s="7">
         <v>1</v>
       </c>
       <c r="D755" s="7">
         <v>1</v>
       </c>
       <c r="E755" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="7" t="s">
         <v>562</v>
       </c>
       <c r="B756" s="7">
         <v>3</v>
       </c>
       <c r="C756" s="7">
         <v>1</v>
       </c>
       <c r="D756" s="7">
@@ -17050,51 +17050,51 @@
       </c>
       <c r="C758" s="7">
         <v>0</v>
       </c>
       <c r="D758" s="7">
         <v>1</v>
       </c>
       <c r="E758" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="6" t="s">
         <v>565</v>
       </c>
       <c r="B759" s="6">
         <v>14</v>
       </c>
       <c r="C759" s="6">
         <v>4</v>
       </c>
       <c r="D759" s="6">
         <v>18</v>
       </c>
       <c r="E759" s="13" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="7" t="s">
         <v>566</v>
       </c>
       <c r="B760" s="7">
         <v>7</v>
       </c>
       <c r="C760" s="7">
         <v>3</v>
       </c>
       <c r="D760" s="7">
         <v>10</v>
       </c>
       <c r="E760" s="14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="7" t="s">
         <v>567</v>
       </c>
       <c r="B761" s="7">
         <v>2</v>
@@ -17254,51 +17254,51 @@
       </c>
       <c r="C770" s="7">
         <v>0</v>
       </c>
       <c r="D770" s="7">
         <v>2</v>
       </c>
       <c r="E770" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="5" t="s">
         <v>575</v>
       </c>
       <c r="B771" s="5">
         <v>20</v>
       </c>
       <c r="C771" s="5">
         <v>6</v>
       </c>
       <c r="D771" s="5">
         <v>26</v>
       </c>
       <c r="E771" s="12" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B772" s="6">
         <v>12</v>
       </c>
       <c r="C772" s="6">
         <v>2</v>
       </c>
       <c r="D772" s="6">
         <v>14</v>
       </c>
       <c r="E772" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="7" t="s">
         <v>577</v>
       </c>
       <c r="B773" s="7">
         <v>2</v>
@@ -17679,51 +17679,51 @@
       </c>
       <c r="C795" s="7">
         <v>2</v>
       </c>
       <c r="D795" s="7">
         <v>8</v>
       </c>
       <c r="E795" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" s="6" t="s">
         <v>599</v>
       </c>
       <c r="B796" s="6">
         <v>22</v>
       </c>
       <c r="C796" s="6">
         <v>6</v>
       </c>
       <c r="D796" s="6">
         <v>28</v>
       </c>
       <c r="E796" s="13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" s="7" t="s">
         <v>600</v>
       </c>
       <c r="B797" s="7">
         <v>3</v>
       </c>
       <c r="C797" s="7">
         <v>1</v>
       </c>
       <c r="D797" s="7">
         <v>4</v>
       </c>
       <c r="E797" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" s="7" t="s">
         <v>601</v>
       </c>
       <c r="B798" s="7">
         <v>7</v>
@@ -18245,68 +18245,68 @@
         <v>18</v>
       </c>
       <c r="E828" s="12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="6" t="s">
         <v>632</v>
       </c>
       <c r="B829" s="6">
         <v>8</v>
       </c>
       <c r="C829" s="6">
         <v>4</v>
       </c>
       <c r="D829" s="6">
         <v>12</v>
       </c>
       <c r="E829" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B830" s="7">
         <v>1</v>
       </c>
       <c r="C830" s="7">
         <v>0</v>
       </c>
       <c r="D830" s="7">
         <v>1</v>
       </c>
       <c r="E830" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B831" s="7">
         <v>0</v>
       </c>
       <c r="C831" s="7">
         <v>1</v>
       </c>
       <c r="D831" s="7">
         <v>1</v>
       </c>
       <c r="E831" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" s="7" t="s">
         <v>633</v>
       </c>
       <c r="B832" s="7">
         <v>7</v>
       </c>
       <c r="C832" s="7">
         <v>3</v>
       </c>
       <c r="D832" s="7">
@@ -18427,51 +18427,51 @@
       </c>
       <c r="C839" s="7">
         <v>1</v>
       </c>
       <c r="D839" s="7">
         <v>2</v>
       </c>
       <c r="E839" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B840" s="5">
         <v>107</v>
       </c>
       <c r="C840" s="5">
         <v>25</v>
       </c>
       <c r="D840" s="5">
         <v>132</v>
       </c>
       <c r="E840" s="12" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B841" s="6">
         <v>94</v>
       </c>
       <c r="C841" s="6">
         <v>24</v>
       </c>
       <c r="D841" s="6">
         <v>118</v>
       </c>
       <c r="E841" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="7" t="s">
         <v>375</v>
       </c>
       <c r="B842" s="7">
         <v>94</v>
@@ -18597,102 +18597,102 @@
       </c>
       <c r="C849" s="7">
         <v>1</v>
       </c>
       <c r="D849" s="7">
         <v>1</v>
       </c>
       <c r="E849" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B850" s="5">
         <v>85</v>
       </c>
       <c r="C850" s="5">
         <v>24</v>
       </c>
       <c r="D850" s="5">
         <v>109</v>
       </c>
       <c r="E850" s="12" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="6" t="s">
         <v>390</v>
       </c>
       <c r="B851" s="6">
         <v>85</v>
       </c>
       <c r="C851" s="6">
         <v>24</v>
       </c>
       <c r="D851" s="6">
         <v>109</v>
       </c>
       <c r="E851" s="13" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="7" t="s">
         <v>391</v>
       </c>
       <c r="B852" s="7">
         <v>85</v>
       </c>
       <c r="C852" s="7">
         <v>24</v>
       </c>
       <c r="D852" s="7">
         <v>109</v>
       </c>
       <c r="E852" s="14" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="5" t="s">
         <v>645</v>
       </c>
       <c r="B853" s="5">
         <v>25</v>
       </c>
       <c r="C853" s="5">
         <v>7</v>
       </c>
       <c r="D853" s="5">
         <v>32</v>
       </c>
       <c r="E853" s="12" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="6" t="s">
         <v>646</v>
       </c>
       <c r="B854" s="6">
         <v>12</v>
       </c>
       <c r="C854" s="6">
         <v>2</v>
       </c>
       <c r="D854" s="6">
         <v>14</v>
       </c>
       <c r="E854" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="7" t="s">
         <v>647</v>
       </c>
       <c r="B855" s="7">
         <v>12</v>
@@ -19401,51 +19401,51 @@
         <v>4</v>
       </c>
       <c r="E896" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" s="7" t="s">
         <v>686</v>
       </c>
       <c r="B897" s="7">
         <v>2</v>
       </c>
       <c r="C897" s="7">
         <v>0</v>
       </c>
       <c r="D897" s="7">
         <v>2</v>
       </c>
       <c r="E897" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B898" s="7">
         <v>1</v>
       </c>
       <c r="C898" s="7">
         <v>1</v>
       </c>
       <c r="D898" s="7">
         <v>2</v>
       </c>
       <c r="E898" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" s="6" t="s">
         <v>687</v>
       </c>
       <c r="B899" s="6">
         <v>1</v>
       </c>
       <c r="C899" s="6">
         <v>1</v>
       </c>
       <c r="D899" s="6">
@@ -19464,141 +19464,141 @@
       </c>
       <c r="C900" s="7">
         <v>1</v>
       </c>
       <c r="D900" s="7">
         <v>2</v>
       </c>
       <c r="E900" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="4" t="s">
         <v>689</v>
       </c>
       <c r="B901" s="4">
         <v>84</v>
       </c>
       <c r="C901" s="4">
         <v>86</v>
       </c>
       <c r="D901" s="4">
         <v>170</v>
       </c>
       <c r="E901" s="11" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="5" t="s">
         <v>690</v>
       </c>
       <c r="B902" s="5">
         <v>27</v>
       </c>
       <c r="C902" s="5">
         <v>25</v>
       </c>
       <c r="D902" s="5">
         <v>52</v>
       </c>
       <c r="E902" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="6" t="s">
         <v>691</v>
       </c>
       <c r="B903" s="6">
         <v>13</v>
       </c>
       <c r="C903" s="6">
         <v>15</v>
       </c>
       <c r="D903" s="6">
         <v>28</v>
       </c>
       <c r="E903" s="13" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B904" s="7">
         <v>1</v>
       </c>
       <c r="C904" s="7">
         <v>0</v>
       </c>
       <c r="D904" s="7">
         <v>1</v>
       </c>
       <c r="E904" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="7" t="s">
         <v>692</v>
       </c>
       <c r="B905" s="7">
         <v>4</v>
       </c>
       <c r="C905" s="7">
         <v>4</v>
       </c>
       <c r="D905" s="7">
         <v>8</v>
       </c>
       <c r="E905" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="7" t="s">
         <v>693</v>
       </c>
       <c r="B906" s="7">
         <v>5</v>
       </c>
       <c r="C906" s="7">
         <v>7</v>
       </c>
       <c r="D906" s="7">
         <v>12</v>
       </c>
       <c r="E906" s="14" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B907" s="7">
         <v>0</v>
       </c>
       <c r="C907" s="7">
         <v>2</v>
       </c>
       <c r="D907" s="7">
         <v>2</v>
       </c>
       <c r="E907" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" s="7" t="s">
         <v>694</v>
       </c>
       <c r="B908" s="7">
         <v>2</v>
       </c>
       <c r="C908" s="7">
         <v>1</v>
       </c>
       <c r="D908" s="7">
@@ -19622,80 +19622,80 @@
         <v>2</v>
       </c>
       <c r="E909" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="6" t="s">
         <v>696</v>
       </c>
       <c r="B910" s="6">
         <v>9</v>
       </c>
       <c r="C910" s="6">
         <v>3</v>
       </c>
       <c r="D910" s="6">
         <v>12</v>
       </c>
       <c r="E910" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B911" s="7">
         <v>9</v>
       </c>
       <c r="C911" s="7">
         <v>3</v>
       </c>
       <c r="D911" s="7">
         <v>12</v>
       </c>
       <c r="E911" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="6" t="s">
         <v>697</v>
       </c>
       <c r="B912" s="6">
         <v>5</v>
       </c>
       <c r="C912" s="6">
         <v>7</v>
       </c>
       <c r="D912" s="6">
         <v>12</v>
       </c>
       <c r="E912" s="13" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="7" t="s">
         <v>698</v>
       </c>
       <c r="B913" s="7">
         <v>1</v>
       </c>
       <c r="C913" s="7">
         <v>3</v>
       </c>
       <c r="D913" s="7">
         <v>4</v>
       </c>
       <c r="E913" s="14" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="7" t="s">
         <v>700</v>
       </c>
       <c r="B914" s="7">
         <v>1</v>
@@ -19775,51 +19775,51 @@
         <v>118</v>
       </c>
       <c r="E918" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" s="6" t="s">
         <v>705</v>
       </c>
       <c r="B919" s="6">
         <v>55</v>
       </c>
       <c r="C919" s="6">
         <v>61</v>
       </c>
       <c r="D919" s="6">
         <v>116</v>
       </c>
       <c r="E919" s="13" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B920" s="7">
         <v>44</v>
       </c>
       <c r="C920" s="7">
         <v>50</v>
       </c>
       <c r="D920" s="7">
         <v>94</v>
       </c>
       <c r="E920" s="14" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="7" t="s">
         <v>706</v>
       </c>
       <c r="B921" s="7">
         <v>11</v>
       </c>
       <c r="C921" s="7">
         <v>11</v>
       </c>
       <c r="D921" s="7">
@@ -19877,114 +19877,114 @@
         <v>563</v>
       </c>
       <c r="E924" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="5" t="s">
         <v>631</v>
       </c>
       <c r="B925" s="5">
         <v>21</v>
       </c>
       <c r="C925" s="5">
         <v>9</v>
       </c>
       <c r="D925" s="5">
         <v>30</v>
       </c>
       <c r="E925" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B926" s="6">
         <v>1</v>
       </c>
       <c r="C926" s="6">
         <v>1</v>
       </c>
       <c r="D926" s="6">
         <v>2</v>
       </c>
       <c r="E926" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B927" s="7">
         <v>1</v>
       </c>
       <c r="C927" s="7">
         <v>1</v>
       </c>
       <c r="D927" s="7">
         <v>2</v>
       </c>
       <c r="E927" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="6" t="s">
         <v>632</v>
       </c>
       <c r="B928" s="6">
         <v>9</v>
       </c>
       <c r="C928" s="6">
         <v>7</v>
       </c>
       <c r="D928" s="6">
         <v>16</v>
       </c>
       <c r="E928" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="7" t="s">
         <v>633</v>
       </c>
       <c r="B929" s="7">
         <v>8</v>
       </c>
       <c r="C929" s="7">
         <v>6</v>
       </c>
       <c r="D929" s="7">
         <v>14</v>
       </c>
       <c r="E929" s="14" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" s="7" t="s">
         <v>710</v>
       </c>
       <c r="B930" s="7">
         <v>1</v>
       </c>
       <c r="C930" s="7">
         <v>1</v>
       </c>
       <c r="D930" s="7">
         <v>2</v>
       </c>
       <c r="E930" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" s="6" t="s">
         <v>711</v>
       </c>
       <c r="B931" s="6">
         <v>2</v>
@@ -20314,85 +20314,85 @@
       </c>
       <c r="C950" s="7">
         <v>1</v>
       </c>
       <c r="D950" s="7">
         <v>1</v>
       </c>
       <c r="E950" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" s="5" t="s">
         <v>373</v>
       </c>
       <c r="B951" s="5">
         <v>165</v>
       </c>
       <c r="C951" s="5">
         <v>49</v>
       </c>
       <c r="D951" s="5">
         <v>214</v>
       </c>
       <c r="E951" s="12" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B952" s="6">
         <v>155</v>
       </c>
       <c r="C952" s="6">
         <v>45</v>
       </c>
       <c r="D952" s="6">
         <v>200</v>
       </c>
       <c r="E952" s="13" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" s="7" t="s">
         <v>375</v>
       </c>
       <c r="B953" s="7">
         <v>155</v>
       </c>
       <c r="C953" s="7">
         <v>45</v>
       </c>
       <c r="D953" s="7">
         <v>200</v>
       </c>
       <c r="E953" s="14" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" s="6" t="s">
         <v>641</v>
       </c>
       <c r="B954" s="6">
         <v>10</v>
       </c>
       <c r="C954" s="6">
         <v>4</v>
       </c>
       <c r="D954" s="6">
         <v>14</v>
       </c>
       <c r="E954" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" s="7" t="s">
         <v>642</v>
       </c>
       <c r="B955" s="7">
         <v>10</v>
@@ -20994,51 +20994,51 @@
       </c>
       <c r="C990" s="7">
         <v>53</v>
       </c>
       <c r="D990" s="7">
         <v>224</v>
       </c>
       <c r="E990" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" s="5" t="s">
         <v>744</v>
       </c>
       <c r="B991" s="5">
         <v>16</v>
       </c>
       <c r="C991" s="5">
         <v>6</v>
       </c>
       <c r="D991" s="5">
         <v>22</v>
       </c>
       <c r="E991" s="12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" s="6" t="s">
         <v>745</v>
       </c>
       <c r="B992" s="6">
         <v>1</v>
       </c>
       <c r="C992" s="6">
         <v>1</v>
       </c>
       <c r="D992" s="6">
         <v>2</v>
       </c>
       <c r="E992" s="13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" s="7" t="s">
         <v>746</v>
       </c>
       <c r="B993" s="7">
         <v>1</v>
@@ -21334,68 +21334,68 @@
       </c>
       <c r="C1010" s="7">
         <v>2</v>
       </c>
       <c r="D1010" s="7">
         <v>4</v>
       </c>
       <c r="E1010" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" s="5" t="s">
         <v>762</v>
       </c>
       <c r="B1011" s="5">
         <v>9</v>
       </c>
       <c r="C1011" s="5">
         <v>1</v>
       </c>
       <c r="D1011" s="5">
         <v>10</v>
       </c>
       <c r="E1011" s="12" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B1012" s="6">
         <v>9</v>
       </c>
       <c r="C1012" s="6">
         <v>1</v>
       </c>
       <c r="D1012" s="6">
         <v>10</v>
       </c>
       <c r="E1012" s="13" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" s="7" t="s">
         <v>763</v>
       </c>
       <c r="B1013" s="7">
         <v>2</v>
       </c>
       <c r="C1013" s="7">
         <v>0</v>
       </c>
       <c r="D1013" s="7">
         <v>2</v>
       </c>
       <c r="E1013" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" s="7" t="s">
         <v>764</v>
       </c>
       <c r="B1014" s="7">
         <v>2</v>
@@ -21657,68 +21657,68 @@
       </c>
       <c r="C1029" s="5">
         <v>2</v>
       </c>
       <c r="D1029" s="5">
         <v>5</v>
       </c>
       <c r="E1029" s="12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" s="6" t="s">
         <v>779</v>
       </c>
       <c r="B1030" s="6">
         <v>1</v>
       </c>
       <c r="C1030" s="6">
         <v>2</v>
       </c>
       <c r="D1030" s="6">
         <v>3</v>
       </c>
       <c r="E1030" s="13" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" s="7" t="s">
         <v>780</v>
       </c>
       <c r="B1031" s="7">
         <v>1</v>
       </c>
       <c r="C1031" s="7">
         <v>2</v>
       </c>
       <c r="D1031" s="7">
         <v>3</v>
       </c>
       <c r="E1031" s="14" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" s="6" t="s">
         <v>781</v>
       </c>
       <c r="B1032" s="6">
         <v>2</v>
       </c>
       <c r="C1032" s="6">
         <v>0</v>
       </c>
       <c r="D1032" s="6">
         <v>2</v>
       </c>
       <c r="E1032" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" s="7" t="s">
         <v>782</v>
       </c>
       <c r="B1033" s="7">
         <v>2</v>
@@ -22439,51 +22439,51 @@
       </c>
       <c r="C1075" s="7">
         <v>0</v>
       </c>
       <c r="D1075" s="7">
         <v>2</v>
       </c>
       <c r="E1075" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" s="4" t="s">
         <v>814</v>
       </c>
       <c r="B1076" s="4">
         <v>95</v>
       </c>
       <c r="C1076" s="4">
         <v>25</v>
       </c>
       <c r="D1076" s="4">
         <v>120</v>
       </c>
       <c r="E1076" s="11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B1077" s="5">
         <v>32</v>
       </c>
       <c r="C1077" s="5">
         <v>6</v>
       </c>
       <c r="D1077" s="5">
         <v>38</v>
       </c>
       <c r="E1077" s="12" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" s="6" t="s">
         <v>390</v>
       </c>
       <c r="B1078" s="6">
         <v>32</v>
@@ -22915,68 +22915,68 @@
       </c>
       <c r="C1103" s="5">
         <v>9</v>
       </c>
       <c r="D1103" s="5">
         <v>46</v>
       </c>
       <c r="E1103" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B1104" s="6">
         <v>34</v>
       </c>
       <c r="C1104" s="6">
         <v>8</v>
       </c>
       <c r="D1104" s="6">
         <v>42</v>
       </c>
       <c r="E1104" s="13" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" s="7" t="s">
         <v>375</v>
       </c>
       <c r="B1105" s="7">
         <v>34</v>
       </c>
       <c r="C1105" s="7">
         <v>8</v>
       </c>
       <c r="D1105" s="7">
         <v>42</v>
       </c>
       <c r="E1105" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" s="6" t="s">
         <v>641</v>
       </c>
       <c r="B1106" s="6">
         <v>3</v>
       </c>
       <c r="C1106" s="6">
         <v>1</v>
       </c>
       <c r="D1106" s="6">
         <v>4</v>
       </c>
       <c r="E1106" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" s="7" t="s">
         <v>642</v>
       </c>
       <c r="B1107" s="7">
         <v>2</v>
@@ -23272,68 +23272,68 @@
       </c>
       <c r="C1124" s="7">
         <v>1</v>
       </c>
       <c r="D1124" s="7">
         <v>2</v>
       </c>
       <c r="E1124" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" s="4" t="s">
         <v>840</v>
       </c>
       <c r="B1125" s="4">
         <v>30</v>
       </c>
       <c r="C1125" s="4">
         <v>8</v>
       </c>
       <c r="D1125" s="4">
         <v>38</v>
       </c>
       <c r="E1125" s="11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" s="5" t="s">
         <v>841</v>
       </c>
       <c r="B1126" s="5">
         <v>23</v>
       </c>
       <c r="C1126" s="5">
         <v>5</v>
       </c>
       <c r="D1126" s="5">
         <v>28</v>
       </c>
       <c r="E1126" s="12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" s="6" t="s">
         <v>842</v>
       </c>
       <c r="B1127" s="6">
         <v>16</v>
       </c>
       <c r="C1127" s="6">
         <v>4</v>
       </c>
       <c r="D1127" s="6">
         <v>20</v>
       </c>
       <c r="E1127" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" s="7" t="s">
         <v>843</v>
       </c>
       <c r="B1128" s="7">
         <v>16</v>
@@ -24139,85 +24139,85 @@
       </c>
       <c r="C1175" s="7">
         <v>2</v>
       </c>
       <c r="D1175" s="7">
         <v>10</v>
       </c>
       <c r="E1175" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B1176" s="5">
         <v>47</v>
       </c>
       <c r="C1176" s="5">
         <v>17</v>
       </c>
       <c r="D1176" s="5">
         <v>64</v>
       </c>
       <c r="E1176" s="12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" s="6" t="s">
         <v>390</v>
       </c>
       <c r="B1177" s="6">
         <v>47</v>
       </c>
       <c r="C1177" s="6">
         <v>17</v>
       </c>
       <c r="D1177" s="6">
         <v>64</v>
       </c>
       <c r="E1177" s="13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" s="7" t="s">
         <v>391</v>
       </c>
       <c r="B1178" s="7">
         <v>47</v>
       </c>
       <c r="C1178" s="7">
         <v>17</v>
       </c>
       <c r="D1178" s="7">
         <v>64</v>
       </c>
       <c r="E1178" s="14" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" s="5" t="s">
         <v>744</v>
       </c>
       <c r="B1179" s="5">
         <v>11</v>
       </c>
       <c r="C1179" s="5">
         <v>5</v>
       </c>
       <c r="D1179" s="5">
         <v>16</v>
       </c>
       <c r="E1179" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="1180" spans="1:5">
       <c r="A1180" s="6" t="s">
         <v>747</v>
       </c>
       <c r="B1180" s="6">
         <v>2</v>
@@ -25278,51 +25278,51 @@
       </c>
       <c r="C1242" s="7">
         <v>1</v>
       </c>
       <c r="D1242" s="7">
         <v>2</v>
       </c>
       <c r="E1242" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" s="4" t="s">
         <v>933</v>
       </c>
       <c r="B1243" s="4">
         <v>27</v>
       </c>
       <c r="C1243" s="4">
         <v>7</v>
       </c>
       <c r="D1243" s="4">
         <v>34</v>
       </c>
       <c r="E1243" s="11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" s="5" t="s">
         <v>934</v>
       </c>
       <c r="B1244" s="5">
         <v>7</v>
       </c>
       <c r="C1244" s="5">
         <v>1</v>
       </c>
       <c r="D1244" s="5">
         <v>8</v>
       </c>
       <c r="E1244" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" s="6" t="s">
         <v>935</v>
       </c>
       <c r="B1245" s="6">
         <v>2</v>
@@ -26383,68 +26383,68 @@
       </c>
       <c r="C1307" s="7">
         <v>3</v>
       </c>
       <c r="D1307" s="7">
         <v>4</v>
       </c>
       <c r="E1307" s="14" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" s="4" t="s">
         <v>994</v>
       </c>
       <c r="B1308" s="4">
         <v>45</v>
       </c>
       <c r="C1308" s="4">
         <v>10</v>
       </c>
       <c r="D1308" s="4">
         <v>55</v>
       </c>
       <c r="E1308" s="11" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1309" spans="1:5">
       <c r="A1309" s="5" t="s">
         <v>995</v>
       </c>
       <c r="B1309" s="5">
         <v>45</v>
       </c>
       <c r="C1309" s="5">
         <v>10</v>
       </c>
       <c r="D1309" s="5">
         <v>55</v>
       </c>
       <c r="E1309" s="12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1310" spans="1:5">
       <c r="A1310" s="6" t="s">
         <v>996</v>
       </c>
       <c r="B1310" s="6">
         <v>10</v>
       </c>
       <c r="C1310" s="6">
         <v>4</v>
       </c>
       <c r="D1310" s="6">
         <v>14</v>
       </c>
       <c r="E1310" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="1311" spans="1:5">
       <c r="A1311" s="7" t="s">
         <v>997</v>
       </c>
       <c r="B1311" s="7">
         <v>10</v>
@@ -26502,158 +26502,158 @@
       </c>
       <c r="C1314" s="7">
         <v>0</v>
       </c>
       <c r="D1314" s="7">
         <v>3</v>
       </c>
       <c r="E1314" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="B1315" s="7">
         <v>13</v>
       </c>
       <c r="C1315" s="7">
         <v>3</v>
       </c>
       <c r="D1315" s="7">
         <v>16</v>
       </c>
       <c r="E1315" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="B1316" s="7">
         <v>4</v>
       </c>
       <c r="C1316" s="7">
         <v>0</v>
       </c>
       <c r="D1316" s="7">
         <v>4</v>
       </c>
       <c r="E1316" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="B1317" s="7">
         <v>13</v>
       </c>
       <c r="C1317" s="7">
         <v>3</v>
       </c>
       <c r="D1317" s="7">
         <v>16</v>
       </c>
       <c r="E1317" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="B1318" s="4">
         <v>11</v>
       </c>
       <c r="C1318" s="4">
         <v>4</v>
       </c>
       <c r="D1318" s="4">
         <v>15</v>
       </c>
       <c r="E1318" s="11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" s="5" t="s">
         <v>1005</v>
       </c>
       <c r="B1319" s="5">
         <v>11</v>
       </c>
       <c r="C1319" s="5">
         <v>4</v>
       </c>
       <c r="D1319" s="5">
         <v>15</v>
       </c>
       <c r="E1319" s="12" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
       <c r="A1320" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="B1320" s="6">
         <v>11</v>
       </c>
       <c r="C1320" s="6">
         <v>4</v>
       </c>
       <c r="D1320" s="6">
         <v>15</v>
       </c>
       <c r="E1320" s="13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1321" spans="1:5">
       <c r="A1321" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="B1321" s="7">
         <v>9</v>
       </c>
       <c r="C1321" s="7">
         <v>3</v>
       </c>
       <c r="D1321" s="7">
         <v>12</v>
       </c>
       <c r="E1321" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1322" s="7">
         <v>1</v>
       </c>
       <c r="C1322" s="7">
         <v>0</v>
       </c>
       <c r="D1322" s="7">
         <v>1</v>
       </c>
       <c r="E1322" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="B1323" s="7">
         <v>1</v>
       </c>
       <c r="C1323" s="7">
         <v>0</v>
       </c>
       <c r="D1323" s="7">
@@ -28258,51 +28258,51 @@
         <v>361</v>
       </c>
       <c r="E1417" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1418" spans="1:5">
       <c r="A1418" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="B1418" s="6">
         <v>361</v>
       </c>
       <c r="C1418" s="6">
         <v>0</v>
       </c>
       <c r="D1418" s="6">
         <v>361</v>
       </c>
       <c r="E1418" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1419" spans="1:5">
       <c r="A1419" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1419" s="7">
         <v>70</v>
       </c>
       <c r="C1419" s="7">
         <v>0</v>
       </c>
       <c r="D1419" s="7">
         <v>70</v>
       </c>
       <c r="E1419" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1420" spans="1:5">
       <c r="A1420" s="7" t="s">
         <v>635</v>
       </c>
       <c r="B1420" s="7">
         <v>6</v>
       </c>
       <c r="C1420" s="7">
         <v>0</v>
       </c>
       <c r="D1420" s="7">
@@ -28326,68 +28326,68 @@
         <v>85</v>
       </c>
       <c r="E1421" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1422" spans="1:5">
       <c r="A1422" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B1422" s="7">
         <v>2</v>
       </c>
       <c r="C1422" s="7">
         <v>0</v>
       </c>
       <c r="D1422" s="7">
         <v>2</v>
       </c>
       <c r="E1422" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1423" spans="1:5">
       <c r="A1423" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1423" s="7">
         <v>27</v>
       </c>
       <c r="C1423" s="7">
         <v>0</v>
       </c>
       <c r="D1423" s="7">
         <v>27</v>
       </c>
       <c r="E1423" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1424" spans="1:5">
       <c r="A1424" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1424" s="7">
         <v>86</v>
       </c>
       <c r="C1424" s="7">
         <v>0</v>
       </c>
       <c r="D1424" s="7">
         <v>86</v>
       </c>
       <c r="E1424" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1425" spans="1:5">
       <c r="A1425" s="7" t="s">
         <v>517</v>
       </c>
       <c r="B1425" s="7">
         <v>2</v>
       </c>
       <c r="C1425" s="7">
         <v>0</v>
       </c>
       <c r="D1425" s="7">
@@ -28564,68 +28564,68 @@
         <v>6</v>
       </c>
       <c r="E1435" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1436" spans="1:5">
       <c r="A1436" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B1436" s="7">
         <v>4</v>
       </c>
       <c r="C1436" s="7">
         <v>0</v>
       </c>
       <c r="D1436" s="7">
         <v>4</v>
       </c>
       <c r="E1436" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1437" spans="1:5">
       <c r="A1437" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1437" s="7">
         <v>1</v>
       </c>
       <c r="C1437" s="7">
         <v>0</v>
       </c>
       <c r="D1437" s="7">
         <v>1</v>
       </c>
       <c r="E1437" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1438" spans="1:5">
       <c r="A1438" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1438" s="7">
         <v>1</v>
       </c>
       <c r="C1438" s="7">
         <v>0</v>
       </c>
       <c r="D1438" s="7">
         <v>1</v>
       </c>
       <c r="E1438" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1439" spans="1:5">
       <c r="A1439" s="5" t="s">
         <v>1103</v>
       </c>
       <c r="B1439" s="5">
         <v>11</v>
       </c>
       <c r="C1439" s="5">
         <v>0</v>
       </c>
       <c r="D1439" s="5">
@@ -28649,102 +28649,102 @@
         <v>11</v>
       </c>
       <c r="E1440" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1441" spans="1:5">
       <c r="A1441" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="B1441" s="7">
         <v>1</v>
       </c>
       <c r="C1441" s="7">
         <v>0</v>
       </c>
       <c r="D1441" s="7">
         <v>1</v>
       </c>
       <c r="E1441" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1442" spans="1:5">
       <c r="A1442" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1442" s="7">
         <v>1</v>
       </c>
       <c r="C1442" s="7">
         <v>0</v>
       </c>
       <c r="D1442" s="7">
         <v>1</v>
       </c>
       <c r="E1442" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1443" spans="1:5">
       <c r="A1443" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1443" s="7">
         <v>1</v>
       </c>
       <c r="C1443" s="7">
         <v>0</v>
       </c>
       <c r="D1443" s="7">
         <v>1</v>
       </c>
       <c r="E1443" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1444" spans="1:5">
       <c r="A1444" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1444" s="7">
         <v>5</v>
       </c>
       <c r="C1444" s="7">
         <v>0</v>
       </c>
       <c r="D1444" s="7">
         <v>5</v>
       </c>
       <c r="E1444" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1445" spans="1:5">
       <c r="A1445" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1445" s="7">
         <v>2</v>
       </c>
       <c r="C1445" s="7">
         <v>0</v>
       </c>
       <c r="D1445" s="7">
         <v>2</v>
       </c>
       <c r="E1445" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1446" spans="1:5">
       <c r="A1446" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1446" s="7">
         <v>1</v>
       </c>
       <c r="C1446" s="7">
         <v>0</v>
       </c>
       <c r="D1446" s="7">
@@ -28836,119 +28836,119 @@
         <v>349</v>
       </c>
       <c r="E1451" s="12" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1452" spans="1:5">
       <c r="A1452" s="6" t="s">
         <v>1111</v>
       </c>
       <c r="B1452" s="6">
         <v>344</v>
       </c>
       <c r="C1452" s="6">
         <v>5</v>
       </c>
       <c r="D1452" s="6">
         <v>349</v>
       </c>
       <c r="E1452" s="13" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1453" spans="1:5">
       <c r="A1453" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1453" s="7">
         <v>110</v>
       </c>
       <c r="C1453" s="7">
         <v>2</v>
       </c>
       <c r="D1453" s="7">
         <v>112</v>
       </c>
       <c r="E1453" s="14" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="1454" spans="1:5">
       <c r="A1454" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1454" s="7">
         <v>80</v>
       </c>
       <c r="C1454" s="7">
         <v>0</v>
       </c>
       <c r="D1454" s="7">
         <v>80</v>
       </c>
       <c r="E1454" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1455" spans="1:5">
       <c r="A1455" s="7" t="s">
         <v>511</v>
       </c>
       <c r="B1455" s="7">
         <v>4</v>
       </c>
       <c r="C1455" s="7">
         <v>0</v>
       </c>
       <c r="D1455" s="7">
         <v>4</v>
       </c>
       <c r="E1455" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1456" spans="1:5">
       <c r="A1456" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1456" s="7">
         <v>73</v>
       </c>
       <c r="C1456" s="7">
         <v>1</v>
       </c>
       <c r="D1456" s="7">
         <v>74</v>
       </c>
       <c r="E1456" s="14" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1457" spans="1:5">
       <c r="A1457" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1457" s="7">
         <v>35</v>
       </c>
       <c r="C1457" s="7">
         <v>1</v>
       </c>
       <c r="D1457" s="7">
         <v>36</v>
       </c>
       <c r="E1457" s="14" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="1458" spans="1:5">
       <c r="A1458" s="7" t="s">
         <v>508</v>
       </c>
       <c r="B1458" s="7">
         <v>5</v>
       </c>
       <c r="C1458" s="7">
         <v>0</v>
       </c>
       <c r="D1458" s="7">
@@ -29363,102 +29363,102 @@
         <v>777</v>
       </c>
       <c r="E1482" s="13" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1483" spans="1:5">
       <c r="A1483" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1483" s="7">
         <v>353</v>
       </c>
       <c r="C1483" s="7">
         <v>3</v>
       </c>
       <c r="D1483" s="7">
         <v>356</v>
       </c>
       <c r="E1483" s="14" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1484" spans="1:5">
       <c r="A1484" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1484" s="7">
         <v>89</v>
       </c>
       <c r="C1484" s="7">
         <v>0</v>
       </c>
       <c r="D1484" s="7">
         <v>89</v>
       </c>
       <c r="E1484" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1485" spans="1:5">
       <c r="A1485" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1485" s="7">
         <v>84</v>
       </c>
       <c r="C1485" s="7">
         <v>0</v>
       </c>
       <c r="D1485" s="7">
         <v>84</v>
       </c>
       <c r="E1485" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1486" spans="1:5">
       <c r="A1486" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="B1486" s="7">
         <v>1</v>
       </c>
       <c r="C1486" s="7">
         <v>0</v>
       </c>
       <c r="D1486" s="7">
         <v>1</v>
       </c>
       <c r="E1486" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1487" spans="1:5">
       <c r="A1487" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1487" s="7">
         <v>141</v>
       </c>
       <c r="C1487" s="7">
         <v>1</v>
       </c>
       <c r="D1487" s="7">
         <v>142</v>
       </c>
       <c r="E1487" s="14" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="1488" spans="1:5">
       <c r="A1488" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="B1488" s="7">
         <v>2</v>
       </c>
       <c r="C1488" s="7">
         <v>1</v>
       </c>
       <c r="D1488" s="7">
@@ -29975,102 +29975,102 @@
         <v>1</v>
       </c>
       <c r="E1518" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1519" spans="1:5">
       <c r="A1519" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1519" s="7">
         <v>5</v>
       </c>
       <c r="C1519" s="7">
         <v>0</v>
       </c>
       <c r="D1519" s="7">
         <v>5</v>
       </c>
       <c r="E1519" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1520" spans="1:5">
       <c r="A1520" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1520" s="7">
         <v>1</v>
       </c>
       <c r="C1520" s="7">
         <v>0</v>
       </c>
       <c r="D1520" s="7">
         <v>1</v>
       </c>
       <c r="E1520" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1521" spans="1:5">
       <c r="A1521" s="7" t="s">
         <v>888</v>
       </c>
       <c r="B1521" s="7">
         <v>1</v>
       </c>
       <c r="C1521" s="7">
         <v>0</v>
       </c>
       <c r="D1521" s="7">
         <v>1</v>
       </c>
       <c r="E1521" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1522" spans="1:5">
       <c r="A1522" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1522" s="7">
         <v>6</v>
       </c>
       <c r="C1522" s="7">
         <v>0</v>
       </c>
       <c r="D1522" s="7">
         <v>6</v>
       </c>
       <c r="E1522" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1523" spans="1:5">
       <c r="A1523" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1523" s="7">
         <v>2</v>
       </c>
       <c r="C1523" s="7">
         <v>0</v>
       </c>
       <c r="D1523" s="7">
         <v>2</v>
       </c>
       <c r="E1523" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1524" spans="1:5">
       <c r="A1524" s="5" t="s">
         <v>1101</v>
       </c>
       <c r="B1524" s="5">
         <v>3</v>
       </c>
       <c r="C1524" s="5">
         <v>0</v>
       </c>
       <c r="D1524" s="5">
@@ -30162,68 +30162,68 @@
         <v>5</v>
       </c>
       <c r="E1529" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1530" spans="1:5">
       <c r="A1530" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="B1530" s="7">
         <v>2</v>
       </c>
       <c r="C1530" s="7">
         <v>0</v>
       </c>
       <c r="D1530" s="7">
         <v>2</v>
       </c>
       <c r="E1530" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1531" spans="1:5">
       <c r="A1531" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1531" s="7">
         <v>1</v>
       </c>
       <c r="C1531" s="7">
         <v>0</v>
       </c>
       <c r="D1531" s="7">
         <v>1</v>
       </c>
       <c r="E1531" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1532" spans="1:5">
       <c r="A1532" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1532" s="7">
         <v>2</v>
       </c>
       <c r="C1532" s="7">
         <v>0</v>
       </c>
       <c r="D1532" s="7">
         <v>2</v>
       </c>
       <c r="E1532" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1533" spans="1:5">
       <c r="A1533" s="4" t="s">
         <v>1130</v>
       </c>
       <c r="B1533" s="4">
         <v>718</v>
       </c>
       <c r="C1533" s="4">
         <v>0</v>
       </c>
       <c r="D1533" s="4">
@@ -30247,102 +30247,102 @@
         <v>657</v>
       </c>
       <c r="E1534" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1535" spans="1:5">
       <c r="A1535" s="6" t="s">
         <v>1132</v>
       </c>
       <c r="B1535" s="6">
         <v>657</v>
       </c>
       <c r="C1535" s="6">
         <v>0</v>
       </c>
       <c r="D1535" s="6">
         <v>657</v>
       </c>
       <c r="E1535" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1536" spans="1:5">
       <c r="A1536" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1536" s="7">
         <v>190</v>
       </c>
       <c r="C1536" s="7">
         <v>0</v>
       </c>
       <c r="D1536" s="7">
         <v>190</v>
       </c>
       <c r="E1536" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1537" spans="1:5">
       <c r="A1537" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1537" s="7">
         <v>71</v>
       </c>
       <c r="C1537" s="7">
         <v>0</v>
       </c>
       <c r="D1537" s="7">
         <v>71</v>
       </c>
       <c r="E1537" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1538" spans="1:5">
       <c r="A1538" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1538" s="7">
         <v>154</v>
       </c>
       <c r="C1538" s="7">
         <v>0</v>
       </c>
       <c r="D1538" s="7">
         <v>154</v>
       </c>
       <c r="E1538" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1539" spans="1:5">
       <c r="A1539" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1539" s="7">
         <v>74</v>
       </c>
       <c r="C1539" s="7">
         <v>0</v>
       </c>
       <c r="D1539" s="7">
         <v>74</v>
       </c>
       <c r="E1539" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1540" spans="1:5">
       <c r="A1540" s="7" t="s">
         <v>635</v>
       </c>
       <c r="B1540" s="7">
         <v>3</v>
       </c>
       <c r="C1540" s="7">
         <v>0</v>
       </c>
       <c r="D1540" s="7">
@@ -30774,102 +30774,102 @@
         <v>9</v>
       </c>
       <c r="E1565" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1566" spans="1:5">
       <c r="A1566" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="B1566" s="7">
         <v>1</v>
       </c>
       <c r="C1566" s="7">
         <v>0</v>
       </c>
       <c r="D1566" s="7">
         <v>1</v>
       </c>
       <c r="E1566" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1567" spans="1:5">
       <c r="A1567" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1567" s="7">
         <v>1</v>
       </c>
       <c r="C1567" s="7">
         <v>0</v>
       </c>
       <c r="D1567" s="7">
         <v>1</v>
       </c>
       <c r="E1567" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1568" spans="1:5">
       <c r="A1568" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1568" s="7">
         <v>1</v>
       </c>
       <c r="C1568" s="7">
         <v>0</v>
       </c>
       <c r="D1568" s="7">
         <v>1</v>
       </c>
       <c r="E1568" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1569" spans="1:5">
       <c r="A1569" s="7" t="s">
         <v>517</v>
       </c>
       <c r="B1569" s="7">
         <v>1</v>
       </c>
       <c r="C1569" s="7">
         <v>0</v>
       </c>
       <c r="D1569" s="7">
         <v>1</v>
       </c>
       <c r="E1569" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1570" spans="1:5">
       <c r="A1570" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1570" s="7">
         <v>5</v>
       </c>
       <c r="C1570" s="7">
         <v>0</v>
       </c>
       <c r="D1570" s="7">
         <v>5</v>
       </c>
       <c r="E1570" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1571" spans="1:5">
       <c r="A1571" s="5" t="s">
         <v>1101</v>
       </c>
       <c r="B1571" s="5">
         <v>9</v>
       </c>
       <c r="C1571" s="5">
         <v>0</v>
       </c>
       <c r="D1571" s="5">
@@ -30893,68 +30893,68 @@
         <v>9</v>
       </c>
       <c r="E1572" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1573" spans="1:5">
       <c r="A1573" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B1573" s="7">
         <v>5</v>
       </c>
       <c r="C1573" s="7">
         <v>0</v>
       </c>
       <c r="D1573" s="7">
         <v>5</v>
       </c>
       <c r="E1573" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1574" spans="1:5">
       <c r="A1574" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1574" s="7">
         <v>2</v>
       </c>
       <c r="C1574" s="7">
         <v>0</v>
       </c>
       <c r="D1574" s="7">
         <v>2</v>
       </c>
       <c r="E1574" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1575" spans="1:5">
       <c r="A1575" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1575" s="7">
         <v>1</v>
       </c>
       <c r="C1575" s="7">
         <v>0</v>
       </c>
       <c r="D1575" s="7">
         <v>1</v>
       </c>
       <c r="E1575" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1576" spans="1:5">
       <c r="A1576" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1576" s="7">
         <v>1</v>
       </c>
       <c r="C1576" s="7">
         <v>0</v>
       </c>
       <c r="D1576" s="7">
@@ -31046,119 +31046,119 @@
         <v>11</v>
       </c>
       <c r="E1581" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1582" spans="1:5">
       <c r="A1582" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="B1582" s="6">
         <v>11</v>
       </c>
       <c r="C1582" s="6">
         <v>0</v>
       </c>
       <c r="D1582" s="6">
         <v>11</v>
       </c>
       <c r="E1582" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1583" spans="1:5">
       <c r="A1583" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1583" s="7">
         <v>1</v>
       </c>
       <c r="C1583" s="7">
         <v>0</v>
       </c>
       <c r="D1583" s="7">
         <v>1</v>
       </c>
       <c r="E1583" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1584" spans="1:5">
       <c r="A1584" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1584" s="7">
         <v>3</v>
       </c>
       <c r="C1584" s="7">
         <v>0</v>
       </c>
       <c r="D1584" s="7">
         <v>3</v>
       </c>
       <c r="E1584" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1585" spans="1:5">
       <c r="A1585" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1585" s="7">
         <v>4</v>
       </c>
       <c r="C1585" s="7">
         <v>0</v>
       </c>
       <c r="D1585" s="7">
         <v>4</v>
       </c>
       <c r="E1585" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1586" spans="1:5">
       <c r="A1586" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="B1586" s="7">
         <v>1</v>
       </c>
       <c r="C1586" s="7">
         <v>0</v>
       </c>
       <c r="D1586" s="7">
         <v>1</v>
       </c>
       <c r="E1586" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1587" spans="1:5">
       <c r="A1587" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1587" s="7">
         <v>1</v>
       </c>
       <c r="C1587" s="7">
         <v>0</v>
       </c>
       <c r="D1587" s="7">
         <v>1</v>
       </c>
       <c r="E1587" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1588" spans="1:5">
       <c r="A1588" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1588" s="7">
         <v>1</v>
       </c>
       <c r="C1588" s="7">
         <v>0</v>
       </c>
       <c r="D1588" s="7">
@@ -31199,68 +31199,68 @@
         <v>12</v>
       </c>
       <c r="E1590" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1591" spans="1:5">
       <c r="A1591" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1591" s="7">
         <v>6</v>
       </c>
       <c r="C1591" s="7">
         <v>0</v>
       </c>
       <c r="D1591" s="7">
         <v>6</v>
       </c>
       <c r="E1591" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1592" spans="1:5">
       <c r="A1592" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1592" s="7">
         <v>3</v>
       </c>
       <c r="C1592" s="7">
         <v>0</v>
       </c>
       <c r="D1592" s="7">
         <v>3</v>
       </c>
       <c r="E1592" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1593" spans="1:5">
       <c r="A1593" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1593" s="7">
         <v>3</v>
       </c>
       <c r="C1593" s="7">
         <v>0</v>
       </c>
       <c r="D1593" s="7">
         <v>3</v>
       </c>
       <c r="E1593" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1594" spans="1:5">
       <c r="A1594" s="5" t="s">
         <v>1143</v>
       </c>
       <c r="B1594" s="5">
         <v>8</v>
       </c>
       <c r="C1594" s="5">
         <v>0</v>
       </c>
       <c r="D1594" s="5">
@@ -31301,68 +31301,68 @@
         <v>1</v>
       </c>
       <c r="E1596" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1597" spans="1:5">
       <c r="A1597" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1597" s="7">
         <v>3</v>
       </c>
       <c r="C1597" s="7">
         <v>0</v>
       </c>
       <c r="D1597" s="7">
         <v>3</v>
       </c>
       <c r="E1597" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1598" spans="1:5">
       <c r="A1598" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1598" s="7">
         <v>1</v>
       </c>
       <c r="C1598" s="7">
         <v>0</v>
       </c>
       <c r="D1598" s="7">
         <v>1</v>
       </c>
       <c r="E1598" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1599" spans="1:5">
       <c r="A1599" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1599" s="7">
         <v>1</v>
       </c>
       <c r="C1599" s="7">
         <v>0</v>
       </c>
       <c r="D1599" s="7">
         <v>1</v>
       </c>
       <c r="E1599" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1600" spans="1:5">
       <c r="A1600" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1600" s="7">
         <v>2</v>
       </c>
       <c r="C1600" s="7">
         <v>0</v>
       </c>
       <c r="D1600" s="7">
@@ -31403,68 +31403,68 @@
         <v>4</v>
       </c>
       <c r="E1602" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1603" spans="1:5">
       <c r="A1603" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1603" s="7">
         <v>1</v>
       </c>
       <c r="C1603" s="7">
         <v>0</v>
       </c>
       <c r="D1603" s="7">
         <v>1</v>
       </c>
       <c r="E1603" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1604" spans="1:5">
       <c r="A1604" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1604" s="7">
         <v>1</v>
       </c>
       <c r="C1604" s="7">
         <v>0</v>
       </c>
       <c r="D1604" s="7">
         <v>1</v>
       </c>
       <c r="E1604" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1605" spans="1:5">
       <c r="A1605" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1605" s="7">
         <v>1</v>
       </c>
       <c r="C1605" s="7">
         <v>0</v>
       </c>
       <c r="D1605" s="7">
         <v>1</v>
       </c>
       <c r="E1605" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1606" spans="1:5">
       <c r="A1606" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1606" s="7">
         <v>1</v>
       </c>
       <c r="C1606" s="7">
         <v>0</v>
       </c>
       <c r="D1606" s="7">
@@ -31488,102 +31488,102 @@
         <v>2</v>
       </c>
       <c r="E1607" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1608" spans="1:5">
       <c r="A1608" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="B1608" s="6">
         <v>2</v>
       </c>
       <c r="C1608" s="6">
         <v>0</v>
       </c>
       <c r="D1608" s="6">
         <v>2</v>
       </c>
       <c r="E1608" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1609" spans="1:5">
       <c r="A1609" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1609" s="7">
         <v>2</v>
       </c>
       <c r="C1609" s="7">
         <v>0</v>
       </c>
       <c r="D1609" s="7">
         <v>2</v>
       </c>
       <c r="E1609" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1610" spans="1:5">
       <c r="A1610" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="B1610" s="5">
         <v>2</v>
       </c>
       <c r="C1610" s="5">
         <v>0</v>
       </c>
       <c r="D1610" s="5">
         <v>2</v>
       </c>
       <c r="E1610" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1611" spans="1:5">
       <c r="A1611" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="B1611" s="6">
         <v>2</v>
       </c>
       <c r="C1611" s="6">
         <v>0</v>
       </c>
       <c r="D1611" s="6">
         <v>2</v>
       </c>
       <c r="E1611" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1612" spans="1:5">
       <c r="A1612" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1612" s="7">
         <v>1</v>
       </c>
       <c r="C1612" s="7">
         <v>0</v>
       </c>
       <c r="D1612" s="7">
         <v>1</v>
       </c>
       <c r="E1612" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1613" spans="1:5">
       <c r="A1613" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1613" s="7">
         <v>1</v>
       </c>
       <c r="C1613" s="7">
         <v>0</v>
       </c>
       <c r="D1613" s="7">
@@ -31658,85 +31658,85 @@
         <v>9</v>
       </c>
       <c r="E1617" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1618" spans="1:5">
       <c r="A1618" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1618" s="7">
         <v>5</v>
       </c>
       <c r="C1618" s="7">
         <v>0</v>
       </c>
       <c r="D1618" s="7">
         <v>5</v>
       </c>
       <c r="E1618" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1619" spans="1:5">
       <c r="A1619" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1619" s="7">
         <v>4</v>
       </c>
       <c r="C1619" s="7">
         <v>0</v>
       </c>
       <c r="D1619" s="7">
         <v>4</v>
       </c>
       <c r="E1619" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1620" spans="1:5">
       <c r="A1620" s="7" t="s">
         <v>897</v>
       </c>
       <c r="B1620" s="7">
         <v>1</v>
       </c>
       <c r="C1620" s="7">
         <v>0</v>
       </c>
       <c r="D1620" s="7">
         <v>1</v>
       </c>
       <c r="E1620" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1621" spans="1:5">
       <c r="A1621" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1621" s="7">
         <v>1</v>
       </c>
       <c r="C1621" s="7">
         <v>0</v>
       </c>
       <c r="D1621" s="7">
         <v>1</v>
       </c>
       <c r="E1621" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1622" spans="1:5">
       <c r="A1622" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="B1622" s="7">
         <v>1</v>
       </c>
       <c r="C1622" s="7">
         <v>0</v>
       </c>
       <c r="D1622" s="7">
@@ -31811,102 +31811,102 @@
         <v>24</v>
       </c>
       <c r="E1626" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1627" spans="1:5">
       <c r="A1627" s="7" t="s">
         <v>511</v>
       </c>
       <c r="B1627" s="7">
         <v>2</v>
       </c>
       <c r="C1627" s="7">
         <v>0</v>
       </c>
       <c r="D1627" s="7">
         <v>2</v>
       </c>
       <c r="E1627" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1628" spans="1:5">
       <c r="A1628" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1628" s="7">
         <v>4</v>
       </c>
       <c r="C1628" s="7">
         <v>0</v>
       </c>
       <c r="D1628" s="7">
         <v>4</v>
       </c>
       <c r="E1628" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1629" spans="1:5">
       <c r="A1629" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1629" s="7">
         <v>2</v>
       </c>
       <c r="C1629" s="7">
         <v>0</v>
       </c>
       <c r="D1629" s="7">
         <v>2</v>
       </c>
       <c r="E1629" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1630" spans="1:5">
       <c r="A1630" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1630" s="7">
         <v>2</v>
       </c>
       <c r="C1630" s="7">
         <v>0</v>
       </c>
       <c r="D1630" s="7">
         <v>2</v>
       </c>
       <c r="E1630" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1631" spans="1:5">
       <c r="A1631" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1631" s="7">
         <v>10</v>
       </c>
       <c r="C1631" s="7">
         <v>0</v>
       </c>
       <c r="D1631" s="7">
         <v>10</v>
       </c>
       <c r="E1631" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1632" spans="1:5">
       <c r="A1632" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1632" s="7">
         <v>4</v>
       </c>
       <c r="C1632" s="7">
         <v>0</v>
       </c>
       <c r="D1632" s="7">
@@ -31981,68 +31981,68 @@
         <v>4</v>
       </c>
       <c r="E1636" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1637" spans="1:5">
       <c r="A1637" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="B1637" s="7">
         <v>1</v>
       </c>
       <c r="C1637" s="7">
         <v>0</v>
       </c>
       <c r="D1637" s="7">
         <v>1</v>
       </c>
       <c r="E1637" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1638" spans="1:5">
       <c r="A1638" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1638" s="7">
         <v>8</v>
       </c>
       <c r="C1638" s="7">
         <v>0</v>
       </c>
       <c r="D1638" s="7">
         <v>8</v>
       </c>
       <c r="E1638" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1639" spans="1:5">
       <c r="A1639" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1639" s="7">
         <v>3</v>
       </c>
       <c r="C1639" s="7">
         <v>0</v>
       </c>
       <c r="D1639" s="7">
         <v>3</v>
       </c>
       <c r="E1639" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1640" spans="1:5">
       <c r="A1640" s="5" t="s">
         <v>1137</v>
       </c>
       <c r="B1640" s="5">
         <v>2</v>
       </c>
       <c r="C1640" s="5">
         <v>0</v>
       </c>
       <c r="D1640" s="5">
@@ -32117,68 +32117,68 @@
         <v>5</v>
       </c>
       <c r="E1644" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1645" spans="1:5">
       <c r="A1645" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1645" s="7">
         <v>2</v>
       </c>
       <c r="C1645" s="7">
         <v>0</v>
       </c>
       <c r="D1645" s="7">
         <v>2</v>
       </c>
       <c r="E1645" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1646" spans="1:5">
       <c r="A1646" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1646" s="7">
         <v>1</v>
       </c>
       <c r="C1646" s="7">
         <v>0</v>
       </c>
       <c r="D1646" s="7">
         <v>1</v>
       </c>
       <c r="E1646" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1647" spans="1:5">
       <c r="A1647" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1647" s="7">
         <v>2</v>
       </c>
       <c r="C1647" s="7">
         <v>0</v>
       </c>
       <c r="D1647" s="7">
         <v>2</v>
       </c>
       <c r="E1647" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1648" spans="1:5">
       <c r="A1648" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="B1648" s="5">
         <v>3</v>
       </c>
       <c r="C1648" s="5">
         <v>0</v>
       </c>
       <c r="D1648" s="5">
@@ -32202,51 +32202,51 @@
         <v>3</v>
       </c>
       <c r="E1649" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1650" spans="1:5">
       <c r="A1650" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1650" s="7">
         <v>1</v>
       </c>
       <c r="C1650" s="7">
         <v>0</v>
       </c>
       <c r="D1650" s="7">
         <v>1</v>
       </c>
       <c r="E1650" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1651" spans="1:5">
       <c r="A1651" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1651" s="7">
         <v>2</v>
       </c>
       <c r="C1651" s="7">
         <v>0</v>
       </c>
       <c r="D1651" s="7">
         <v>2</v>
       </c>
       <c r="E1651" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1652" spans="1:5">
       <c r="A1652" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="B1652" s="5">
         <v>3</v>
       </c>
       <c r="C1652" s="5">
         <v>0</v>
       </c>
       <c r="D1652" s="5">
@@ -32270,51 +32270,51 @@
         <v>3</v>
       </c>
       <c r="E1653" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1654" spans="1:5">
       <c r="A1654" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1654" s="7">
         <v>1</v>
       </c>
       <c r="C1654" s="7">
         <v>0</v>
       </c>
       <c r="D1654" s="7">
         <v>1</v>
       </c>
       <c r="E1654" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1655" spans="1:5">
       <c r="A1655" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1655" s="7">
         <v>1</v>
       </c>
       <c r="C1655" s="7">
         <v>0</v>
       </c>
       <c r="D1655" s="7">
         <v>1</v>
       </c>
       <c r="E1655" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1656" spans="1:5">
       <c r="A1656" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1656" s="7">
         <v>1</v>
       </c>
       <c r="C1656" s="7">
         <v>0</v>
       </c>
       <c r="D1656" s="7">
@@ -32474,68 +32474,68 @@
         <v>11</v>
       </c>
       <c r="E1665" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1666" spans="1:5">
       <c r="A1666" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B1666" s="7">
         <v>2</v>
       </c>
       <c r="C1666" s="7">
         <v>0</v>
       </c>
       <c r="D1666" s="7">
         <v>2</v>
       </c>
       <c r="E1666" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1667" spans="1:5">
       <c r="A1667" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1667" s="7">
         <v>1</v>
       </c>
       <c r="C1667" s="7">
         <v>0</v>
       </c>
       <c r="D1667" s="7">
         <v>1</v>
       </c>
       <c r="E1667" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1668" spans="1:5">
       <c r="A1668" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1668" s="7">
         <v>2</v>
       </c>
       <c r="C1668" s="7">
         <v>0</v>
       </c>
       <c r="D1668" s="7">
         <v>2</v>
       </c>
       <c r="E1668" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1669" spans="1:5">
       <c r="A1669" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="B1669" s="7">
         <v>1</v>
       </c>
       <c r="C1669" s="7">
         <v>0</v>
       </c>
       <c r="D1669" s="7">
@@ -32576,68 +32576,68 @@
         <v>5</v>
       </c>
       <c r="E1671" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1672" spans="1:5">
       <c r="A1672" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="B1672" s="6">
         <v>5</v>
       </c>
       <c r="C1672" s="6">
         <v>0</v>
       </c>
       <c r="D1672" s="6">
         <v>5</v>
       </c>
       <c r="E1672" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1673" spans="1:5">
       <c r="A1673" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1673" s="7">
         <v>3</v>
       </c>
       <c r="C1673" s="7">
         <v>0</v>
       </c>
       <c r="D1673" s="7">
         <v>3</v>
       </c>
       <c r="E1673" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1674" spans="1:5">
       <c r="A1674" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1674" s="7">
         <v>1</v>
       </c>
       <c r="C1674" s="7">
         <v>0</v>
       </c>
       <c r="D1674" s="7">
         <v>1</v>
       </c>
       <c r="E1674" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1675" spans="1:5">
       <c r="A1675" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1675" s="7">
         <v>1</v>
       </c>
       <c r="C1675" s="7">
         <v>0</v>
       </c>
       <c r="D1675" s="7">
@@ -32661,68 +32661,68 @@
         <v>7</v>
       </c>
       <c r="E1676" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1677" spans="1:5">
       <c r="A1677" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="B1677" s="6">
         <v>7</v>
       </c>
       <c r="C1677" s="6">
         <v>0</v>
       </c>
       <c r="D1677" s="6">
         <v>7</v>
       </c>
       <c r="E1677" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1678" spans="1:5">
       <c r="A1678" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1678" s="7">
         <v>4</v>
       </c>
       <c r="C1678" s="7">
         <v>0</v>
       </c>
       <c r="D1678" s="7">
         <v>4</v>
       </c>
       <c r="E1678" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1679" spans="1:5">
       <c r="A1679" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1679" s="7">
         <v>1</v>
       </c>
       <c r="C1679" s="7">
         <v>0</v>
       </c>
       <c r="D1679" s="7">
         <v>1</v>
       </c>
       <c r="E1679" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1680" spans="1:5">
       <c r="A1680" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1680" s="7">
         <v>2</v>
       </c>
       <c r="C1680" s="7">
         <v>0</v>
       </c>
       <c r="D1680" s="7">
@@ -32848,51 +32848,51 @@
         <v>1</v>
       </c>
       <c r="E1687" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1688" spans="1:5">
       <c r="A1688" s="7" t="s">
         <v>568</v>
       </c>
       <c r="B1688" s="7">
         <v>1</v>
       </c>
       <c r="C1688" s="7">
         <v>0</v>
       </c>
       <c r="D1688" s="7">
         <v>1</v>
       </c>
       <c r="E1688" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1689" spans="1:5">
       <c r="A1689" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1689" s="7">
         <v>2</v>
       </c>
       <c r="C1689" s="7">
         <v>0</v>
       </c>
       <c r="D1689" s="7">
         <v>2</v>
       </c>
       <c r="E1689" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1690" spans="1:5">
       <c r="A1690" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="B1690" s="7">
         <v>1</v>
       </c>
       <c r="C1690" s="7">
         <v>0</v>
       </c>
       <c r="D1690" s="7">
@@ -32933,51 +32933,51 @@
         <v>1</v>
       </c>
       <c r="E1692" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1693" spans="1:5">
       <c r="A1693" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="B1693" s="6">
         <v>1</v>
       </c>
       <c r="C1693" s="6">
         <v>0</v>
       </c>
       <c r="D1693" s="6">
         <v>1</v>
       </c>
       <c r="E1693" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1694" spans="1:5">
       <c r="A1694" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B1694" s="7">
         <v>1</v>
       </c>
       <c r="C1694" s="7">
         <v>0</v>
       </c>
       <c r="D1694" s="7">
         <v>1</v>
       </c>
       <c r="E1694" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1695" spans="1:5">
       <c r="A1695" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="B1695" s="5">
         <v>1</v>
       </c>
       <c r="C1695" s="5">
         <v>0</v>
       </c>
       <c r="D1695" s="5">
@@ -33052,51 +33052,51 @@
         <v>1</v>
       </c>
       <c r="E1699" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1700" spans="1:5">
       <c r="A1700" s="6" t="s">
         <v>625</v>
       </c>
       <c r="B1700" s="6">
         <v>1</v>
       </c>
       <c r="C1700" s="6">
         <v>0</v>
       </c>
       <c r="D1700" s="6">
         <v>1</v>
       </c>
       <c r="E1700" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1701" spans="1:5">
       <c r="A1701" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B1701" s="7">
         <v>1</v>
       </c>
       <c r="C1701" s="7">
         <v>0</v>
       </c>
       <c r="D1701" s="7">
         <v>1</v>
       </c>
       <c r="E1701" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1702" spans="1:5">
       <c r="A1702" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="B1702" s="4">
         <v>1</v>
       </c>
       <c r="C1702" s="4">
         <v>0</v>
       </c>
       <c r="D1702" s="4">
@@ -33120,51 +33120,51 @@
         <v>1</v>
       </c>
       <c r="E1703" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1704" spans="1:5">
       <c r="A1704" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="B1704" s="6">
         <v>1</v>
       </c>
       <c r="C1704" s="6">
         <v>0</v>
       </c>
       <c r="D1704" s="6">
         <v>1</v>
       </c>
       <c r="E1704" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1705" spans="1:5">
       <c r="A1705" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B1705" s="7">
         <v>1</v>
       </c>
       <c r="C1705" s="7">
         <v>0</v>
       </c>
       <c r="D1705" s="7">
         <v>1</v>
       </c>
       <c r="E1705" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1706" spans="1:5">
       <c r="A1706" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="B1706" s="4">
         <v>0</v>
       </c>
       <c r="C1706" s="4">
         <v>1</v>
       </c>
       <c r="D1706" s="4">
@@ -33353,51 +33353,51 @@
       </c>
       <c r="C1717" s="7">
         <v>0</v>
       </c>
       <c r="D1717" s="7">
         <v>6</v>
       </c>
       <c r="E1717" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1718" spans="1:5">
       <c r="A1718" s="4" t="s">
         <v>1199</v>
       </c>
       <c r="B1718" s="4">
         <v>101</v>
       </c>
       <c r="C1718" s="4">
         <v>38</v>
       </c>
       <c r="D1718" s="4">
         <v>139</v>
       </c>
       <c r="E1718" s="11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1719" spans="1:5">
       <c r="A1719" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="B1719" s="5">
         <v>1</v>
       </c>
       <c r="C1719" s="5">
         <v>0</v>
       </c>
       <c r="D1719" s="5">
         <v>1</v>
       </c>
       <c r="E1719" s="12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1720" spans="1:5">
       <c r="A1720" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="B1720" s="6">
         <v>1</v>
@@ -33608,68 +33608,68 @@
       </c>
       <c r="C1732" s="5">
         <v>38</v>
       </c>
       <c r="D1732" s="5">
         <v>112</v>
       </c>
       <c r="E1732" s="12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="1733" spans="1:5">
       <c r="A1733" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="B1733" s="6">
         <v>4</v>
       </c>
       <c r="C1733" s="6">
         <v>3</v>
       </c>
       <c r="D1733" s="6">
         <v>7</v>
       </c>
       <c r="E1733" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1734" spans="1:5">
       <c r="A1734" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="B1734" s="7">
         <v>4</v>
       </c>
       <c r="C1734" s="7">
         <v>3</v>
       </c>
       <c r="D1734" s="7">
         <v>7</v>
       </c>
       <c r="E1734" s="14" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1735" spans="1:5">
       <c r="A1735" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="B1735" s="6">
         <v>4</v>
       </c>
       <c r="C1735" s="6">
         <v>0</v>
       </c>
       <c r="D1735" s="6">
         <v>4</v>
       </c>
       <c r="E1735" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1736" spans="1:5">
       <c r="A1736" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="B1736" s="7">
         <v>4</v>
@@ -33749,119 +33749,119 @@
         <v>1</v>
       </c>
       <c r="E1740" s="14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="1741" spans="1:5">
       <c r="A1741" s="6" t="s">
         <v>1213</v>
       </c>
       <c r="B1741" s="6">
         <v>44</v>
       </c>
       <c r="C1741" s="6">
         <v>31</v>
       </c>
       <c r="D1741" s="6">
         <v>75</v>
       </c>
       <c r="E1741" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1742" spans="1:5">
       <c r="A1742" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B1742" s="7">
         <v>44</v>
       </c>
       <c r="C1742" s="7">
         <v>31</v>
       </c>
       <c r="D1742" s="7">
         <v>75</v>
       </c>
       <c r="E1742" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1743" spans="1:5">
       <c r="A1743" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B1743" s="6">
         <v>2</v>
       </c>
       <c r="C1743" s="6">
         <v>0</v>
       </c>
       <c r="D1743" s="6">
         <v>2</v>
       </c>
       <c r="E1743" s="13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1744" spans="1:5">
       <c r="A1744" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B1744" s="7">
         <v>2</v>
       </c>
       <c r="C1744" s="7">
         <v>0</v>
       </c>
       <c r="D1744" s="7">
         <v>2</v>
       </c>
       <c r="E1744" s="14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1745" spans="1:5">
       <c r="A1745" s="6" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B1745" s="6">
         <v>18</v>
       </c>
       <c r="C1745" s="6">
         <v>3</v>
       </c>
       <c r="D1745" s="6">
         <v>21</v>
       </c>
       <c r="E1745" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1746" spans="1:5">
       <c r="A1746" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B1746" s="7">
         <v>18</v>
       </c>
       <c r="C1746" s="7">
         <v>3</v>
       </c>
       <c r="D1746" s="7">
         <v>21</v>
       </c>
       <c r="E1746" s="14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="1747" spans="1:5">
       <c r="A1747" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B1747" s="5">
         <v>5</v>
       </c>
       <c r="C1747" s="5">
         <v>0</v>
       </c>
       <c r="D1747" s="5">