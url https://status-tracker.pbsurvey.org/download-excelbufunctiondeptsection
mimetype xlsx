--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -4172,57 +4172,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>95472</v>
+        <v>98385</v>
       </c>
       <c r="C2" s="3">
-        <v>129485</v>
+        <v>134422</v>
       </c>
       <c r="D2" s="3">
-        <v>224957</v>
+        <v>232807</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>376</v>
       </c>
       <c r="C3" s="4">
         <v>203</v>
       </c>
       <c r="D3" s="4">
         <v>579</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>