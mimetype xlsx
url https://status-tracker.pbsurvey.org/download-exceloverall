--- v1 (2026-02-10)
+++ v2 (2026-04-11)
@@ -4224,57 +4224,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96137</v>
+        <v>96245</v>
       </c>
       <c r="C2" s="3">
-        <v>128716</v>
+        <v>128742</v>
       </c>
       <c r="D2" s="3">
-        <v>224853</v>
+        <v>224987</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>