--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -32,578 +32,581 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1231">
   <si>
     <t>Sector -&gt; BU -&gt; Function -&gt; Dept -&gt; Section</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Not Completed</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>Completion %</t>
   </si>
   <si>
     <t>OVERALL</t>
   </si>
   <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>OPERATIONS</t>
+  </si>
+  <si>
+    <t>56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ENGINEERING</t>
+  </si>
+  <si>
+    <t>65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t>64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCESS ENGINEERING</t>
+  </si>
+  <si>
+    <t>63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        STEEL MACHINING AND THERMAL PROCESSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MATERIALS TECHNOLOGY &amp; LABS</t>
+  </si>
+  <si>
+    <t>48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CD: PRIMARY &amp; BALANCER GEARS</t>
+  </si>
+  <si>
+    <t>58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        WELDING TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CD: HIGH-END FRAMES, FUEL TANKS &amp; EXPORT LINES</t>
+  </si>
+  <si>
+    <t>69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FORMING</t>
+  </si>
+  <si>
+    <t>71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ALUMINUM MACHINING</t>
+  </si>
+  <si>
+    <t>54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ASSEMBLY &amp; TESTING</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PAINT &amp; POWDER COATING</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SYSTEMS (TPM / GMEA / QMS / ISO / SHE &amp; SCANNING)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FORGING &amp; UNCONVENTIONAL PROCESSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        DECAL TECHNOLOGY &amp; ELECTRO_x0002_PLATING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CASTING PROCESSES</t>
+  </si>
+  <si>
+    <t>89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        EV PARTS</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        #N/A</t>
+  </si>
+  <si>
+    <t>0%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TOOL ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE ? PT TRY-OUT</t>
+  </si>
+  <si>
+    <t>61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE PLANNING, PROCUREMENT, MANUFACTURING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FOUNDRY TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE ? PT DESIGN</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE ? PDC DESIGN</t>
+  </si>
+  <si>
+    <t>76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE – PT TRY-OUT</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PROCESS &amp; TOOL ENGG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t>66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MACHINE &amp; AUTOMATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MTD (DESIGN ? ASSEMBLY AUTOMATION)</t>
+  </si>
+  <si>
+    <t>86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ROBOTICS (DESIGN &amp; APPLICATION)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MTD (DESIGN - SPMS, PRESSES, GAUGES, TOOLS)</t>
+  </si>
+  <si>
+    <t>68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MTD ASSEMBLY &amp; TRY-OUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PLANNING, PROCUREMENT, MANUFACTURING ? MTD &amp; ROBOTICS</t>
+  </si>
+  <si>
+    <t>55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ENGINEERING CENTRAL MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        KICK START</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MC DMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        DIGITAL MANUFACTURING &amp; IIOT</t>
+  </si>
+  <si>
+    <t>93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        INTEGRATED MFG. + MES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ELECTRICALS &amp; SOFTWARE DESIGN</t>
+  </si>
+  <si>
+    <t>62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FLYING START GT - OPRNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PLANNING, PROCUREMENT, MANUFACTURING – MTD &amp; ROBOTICS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MACHINE &amp; AUTOMATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FLYING START GT - OPRNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROCESS, RM &amp; SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      POLYMER &amp; ELASTOMERS</t>
+  </si>
+  <si>
+    <t>83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - MCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - CV</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        VENDOR QUALITY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PURCHASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRESS &amp; FAB</t>
+  </si>
+  <si>
+    <t>79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MC FIELD SALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FORGING &amp; MACHINING</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - VEHICLE</t>
+  </si>
+  <si>
+    <t>73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - ENGINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CASTING &amp; MACHINING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CV DMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SYSTEMS &amp; BAVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        3 PL ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        NON OE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      RAW MATERIALS + GLOBAL SOURCING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROCESS, RM &amp; SYSTEMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PROCESS, RAW MATERIAL AND SYSTEMS</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FLYING START - MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MATERIALS - DTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PROPRIETARY AND E&amp;E</t>
+  </si>
+  <si>
+    <t>78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROPRIETARY AND E&amp;E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ELECTRICAL AND PROPRIETARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ELECTRICAL &amp; ELECTRONICS</t>
+  </si>
+  <si>
+    <t>77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CD EV &amp; TECH COMPONENTS</t>
+  </si>
+  <si>
+    <t>91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        EV NAVIGATION &amp; AUTONOMOUS SYSTEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - ELECTRONIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMP DVLP - ELECTRICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        COMPONENT DEVELOPMENT EV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PROPRIETARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SPECIAL PROJECTS CD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SPECIAL PROJECTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SPECIAL PROJECTS PURCHASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      SPECIAL PROJECTS ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  MANUFACTURING</t>
+  </si>
+  <si>
+    <t>53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MANUFACTURING - WALUJ 3W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PLANT OPERATIONS - SUPPORT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        DIMH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SUPPORT SERVICES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SECURITY</t>
+  </si>
+  <si>
+    <t>33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PERSONNEL &amp; IR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PRODUCTION PLANNING &amp; CONTROL</t>
+  </si>
+  <si>
+    <t>81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION PLANNING &amp; CONTROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        CV FIELD SALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        DISPATCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PLANNED MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PLANNED MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      VEHICLE ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION - COMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MAINTENANCE - COMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MAINTENANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      QUALITY ASSURANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        QUALITY ASSURANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ENGINE ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      MANUFACTURING ENGINEERING</t>
+  </si>
+  <si>
+    <t>82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ME VEH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ME E&amp;T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      WORKS ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        WORKS ADMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MANUFACTURING - WALUJ MCD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      CENTRAL MACHINE SHOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION - MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MAINTENANCE - MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION - CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        MAINTENANCE - CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SYSTEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      EXPORTS ASSEMBLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MANUFACTURING - WALUJ 4W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      FACILITY ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        UTILITIES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        SAFETY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        FACILITY ENGINEERING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      BIW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        TE DESIGN</t>
+  </si>
+  <si>
+    <t>57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION - QUTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        PRODUCTION - MAXIMA</t>
+  </si>
+  <si>
     <t>43%</t>
   </si>
   <si>
-    <t>OPERATIONS</t>
-[...523 lines deleted...]
-  <si>
     <t xml:space="preserve">    MANUFACTURING - WALUJ SPD</t>
   </si>
   <si>
     <t xml:space="preserve">        EXISTING PRODUCTS</t>
   </si>
   <si>
     <t xml:space="preserve">        EV &amp; NEW PRODUCTS</t>
   </si>
   <si>
     <t xml:space="preserve">      SPARE PARTS - OPERATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">        SPARE PARTS - OPERATIONS</t>
   </si>
   <si>
     <t xml:space="preserve">        MANUFACTURING ENGINEERING</t>
   </si>
   <si>
     <t xml:space="preserve">    MANUFACTURING - CHAKAN 1</t>
   </si>
   <si>
     <t>52%</t>
   </si>
   <si>
     <t xml:space="preserve">      LOGISTICS (EXPORT, PPC, DISPATCH)</t>
@@ -933,53 +936,50 @@
     <t xml:space="preserve">        CV</t>
   </si>
   <si>
     <t xml:space="preserve">        CV - DTES</t>
   </si>
   <si>
     <t xml:space="preserve">    PROTOSHOP, BOM, STANDARDIZATION</t>
   </si>
   <si>
     <t xml:space="preserve">      PROTOSHOP</t>
   </si>
   <si>
     <t xml:space="preserve">        VEH-DIE M/C SHOP, RPT, MDS - E+V, VEH-FABRICATION, VEH-GPM SHOP, METROLOGY + SIR</t>
   </si>
   <si>
     <t xml:space="preserve">        FACILITY MGMT., SAFETY, COMPLIANCE</t>
   </si>
   <si>
     <t xml:space="preserve">        PT-CNC SHOP, PT-GPM SHOP, FOUNDRY-SLS, METAL SINTERING</t>
   </si>
   <si>
     <t xml:space="preserve">        SUPPORT SERVICES - MECHANICAL &amp; ELECTRICAL MAINTENANCE</t>
   </si>
   <si>
     <t xml:space="preserve">        PROTOSHOP - DTES</t>
-  </si>
-[...1 lines deleted...]
-    <t>42%</t>
   </si>
   <si>
     <t xml:space="preserve">      BOM, STANDARDIZATION</t>
   </si>
   <si>
     <t xml:space="preserve">        BOM, STANDARDIZATION</t>
   </si>
   <si>
     <t xml:space="preserve">        BOM, STANDARDIZATION - DTES</t>
   </si>
   <si>
     <t xml:space="preserve">      PROTOSHOP, BOM, STANDARDIZATION</t>
   </si>
   <si>
     <t xml:space="preserve">        PROTOSHOP, BOM, STANDARDIZATION</t>
   </si>
   <si>
     <t xml:space="preserve">    TEST &amp; VALIDATION</t>
   </si>
   <si>
     <t xml:space="preserve">      MATERIAL SCIENCE</t>
   </si>
   <si>
     <t xml:space="preserve">        METALLICS</t>
   </si>
@@ -4224,57 +4224,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96245</v>
+        <v>95472</v>
       </c>
       <c r="C2" s="3">
-        <v>128742</v>
+        <v>129485</v>
       </c>
       <c r="D2" s="3">
-        <v>224987</v>
+        <v>224957</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>
@@ -7922,90 +7922,90 @@
       </c>
       <c r="C218" s="8">
         <v>2</v>
       </c>
       <c r="D218" s="8">
         <v>7</v>
       </c>
       <c r="E218" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="8" t="s">
         <v>181</v>
       </c>
       <c r="B219" s="8">
         <v>3</v>
       </c>
       <c r="C219" s="8">
         <v>4</v>
       </c>
       <c r="D219" s="8">
         <v>7</v>
       </c>
       <c r="E219" s="16" t="s">
-        <v>6</v>
+        <v>182</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B220" s="7">
         <v>4</v>
       </c>
       <c r="C220" s="7">
         <v>2</v>
       </c>
       <c r="D220" s="7">
         <v>6</v>
       </c>
       <c r="E220" s="15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B221" s="8">
         <v>4</v>
       </c>
       <c r="C221" s="8">
         <v>2</v>
       </c>
       <c r="D221" s="8">
         <v>6</v>
       </c>
       <c r="E221" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B222" s="6">
         <v>26</v>
       </c>
       <c r="C222" s="6">
         <v>10</v>
       </c>
       <c r="D222" s="6">
         <v>36</v>
       </c>
       <c r="E222" s="14" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B223" s="7">
         <v>2</v>
       </c>
       <c r="C223" s="7">
         <v>0</v>
       </c>
       <c r="D223" s="7">
@@ -8063,187 +8063,187 @@
         <v>2</v>
       </c>
       <c r="E226" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B227" s="7">
         <v>9</v>
       </c>
       <c r="C227" s="7">
         <v>5</v>
       </c>
       <c r="D227" s="7">
         <v>14</v>
       </c>
       <c r="E227" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B228" s="8">
         <v>5</v>
       </c>
       <c r="C228" s="8">
         <v>3</v>
       </c>
       <c r="D228" s="8">
         <v>8</v>
       </c>
       <c r="E228" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B229" s="8">
         <v>4</v>
       </c>
       <c r="C229" s="8">
         <v>2</v>
       </c>
       <c r="D229" s="8">
         <v>6</v>
       </c>
       <c r="E229" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B230" s="7">
         <v>8</v>
       </c>
       <c r="C230" s="7">
         <v>4</v>
       </c>
       <c r="D230" s="7">
         <v>12</v>
       </c>
       <c r="E230" s="15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B231" s="8">
         <v>8</v>
       </c>
       <c r="C231" s="8">
         <v>4</v>
       </c>
       <c r="D231" s="8">
         <v>12</v>
       </c>
       <c r="E231" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B232" s="7">
         <v>3</v>
       </c>
       <c r="C232" s="7">
         <v>1</v>
       </c>
       <c r="D232" s="7">
         <v>4</v>
       </c>
       <c r="E232" s="15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B233" s="8">
         <v>3</v>
       </c>
       <c r="C233" s="8">
         <v>1</v>
       </c>
       <c r="D233" s="8">
         <v>4</v>
       </c>
       <c r="E233" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B234" s="7">
         <v>2</v>
       </c>
       <c r="C234" s="7">
         <v>0</v>
       </c>
       <c r="D234" s="7">
         <v>2</v>
       </c>
       <c r="E234" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B235" s="8">
         <v>2</v>
       </c>
       <c r="C235" s="8">
         <v>0</v>
       </c>
       <c r="D235" s="8">
         <v>2</v>
       </c>
       <c r="E235" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B236" s="6">
         <v>1031</v>
       </c>
       <c r="C236" s="6">
         <v>1021</v>
       </c>
       <c r="D236" s="6">
         <v>2052</v>
       </c>
       <c r="E236" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B237" s="7">
         <v>356</v>
       </c>
       <c r="C237" s="7">
         <v>362</v>
       </c>
       <c r="D237" s="7">
@@ -8296,51 +8296,51 @@
       </c>
       <c r="C240" s="8">
         <v>18</v>
       </c>
       <c r="D240" s="8">
         <v>40</v>
       </c>
       <c r="E240" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B241" s="7">
         <v>25</v>
       </c>
       <c r="C241" s="7">
         <v>23</v>
       </c>
       <c r="D241" s="7">
         <v>48</v>
       </c>
       <c r="E241" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B242" s="8">
         <v>3</v>
       </c>
       <c r="C242" s="8">
         <v>3</v>
       </c>
       <c r="D242" s="8">
         <v>6</v>
       </c>
       <c r="E242" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B243" s="8">
         <v>2</v>
@@ -8398,136 +8398,136 @@
       </c>
       <c r="C246" s="8">
         <v>4</v>
       </c>
       <c r="D246" s="8">
         <v>8</v>
       </c>
       <c r="E246" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B247" s="7">
         <v>44</v>
       </c>
       <c r="C247" s="7">
         <v>40</v>
       </c>
       <c r="D247" s="7">
         <v>84</v>
       </c>
       <c r="E247" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B248" s="8">
         <v>44</v>
       </c>
       <c r="C248" s="8">
         <v>40</v>
       </c>
       <c r="D248" s="8">
         <v>84</v>
       </c>
       <c r="E248" s="16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B249" s="7">
         <v>90</v>
       </c>
       <c r="C249" s="7">
         <v>86</v>
       </c>
       <c r="D249" s="7">
         <v>176</v>
       </c>
       <c r="E249" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B250" s="8">
         <v>90</v>
       </c>
       <c r="C250" s="8">
         <v>86</v>
       </c>
       <c r="D250" s="8">
         <v>176</v>
       </c>
       <c r="E250" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B251" s="7">
         <v>240</v>
       </c>
       <c r="C251" s="7">
         <v>255</v>
       </c>
       <c r="D251" s="7">
         <v>495</v>
       </c>
       <c r="E251" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B252" s="8">
         <v>240</v>
       </c>
       <c r="C252" s="8">
         <v>254</v>
       </c>
       <c r="D252" s="8">
         <v>494</v>
       </c>
       <c r="E252" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B253" s="8">
         <v>0</v>
       </c>
       <c r="C253" s="8">
         <v>1</v>
       </c>
       <c r="D253" s="8">
         <v>1</v>
       </c>
       <c r="E253" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B254" s="7">
         <v>33</v>
@@ -8539,51 +8539,51 @@
         <v>56</v>
       </c>
       <c r="E254" s="15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="8" t="s">
         <v>158</v>
       </c>
       <c r="B255" s="8">
         <v>20</v>
       </c>
       <c r="C255" s="8">
         <v>14</v>
       </c>
       <c r="D255" s="8">
         <v>34</v>
       </c>
       <c r="E255" s="16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B256" s="8">
         <v>2</v>
       </c>
       <c r="C256" s="8">
         <v>0</v>
       </c>
       <c r="D256" s="8">
         <v>2</v>
       </c>
       <c r="E256" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B257" s="8">
         <v>11</v>
       </c>
       <c r="C257" s="8">
         <v>9</v>
       </c>
       <c r="D257" s="8">
@@ -8607,459 +8607,459 @@
         <v>8</v>
       </c>
       <c r="E258" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B259" s="8">
         <v>3</v>
       </c>
       <c r="C259" s="8">
         <v>1</v>
       </c>
       <c r="D259" s="8">
         <v>4</v>
       </c>
       <c r="E259" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B260" s="8">
         <v>2</v>
       </c>
       <c r="C260" s="8">
         <v>2</v>
       </c>
       <c r="D260" s="8">
         <v>4</v>
       </c>
       <c r="E260" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B261" s="7">
         <v>96</v>
       </c>
       <c r="C261" s="7">
         <v>100</v>
       </c>
       <c r="D261" s="7">
         <v>196</v>
       </c>
       <c r="E261" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B262" s="8">
         <v>96</v>
       </c>
       <c r="C262" s="8">
         <v>100</v>
       </c>
       <c r="D262" s="8">
         <v>196</v>
       </c>
       <c r="E262" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B263" s="7">
         <v>41</v>
       </c>
       <c r="C263" s="7">
         <v>39</v>
       </c>
       <c r="D263" s="7">
         <v>80</v>
       </c>
       <c r="E263" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="8" t="s">
         <v>174</v>
       </c>
       <c r="B264" s="8">
         <v>5</v>
       </c>
       <c r="C264" s="8">
         <v>5</v>
       </c>
       <c r="D264" s="8">
         <v>10</v>
       </c>
       <c r="E264" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B265" s="8">
         <v>33</v>
       </c>
       <c r="C265" s="8">
         <v>31</v>
       </c>
       <c r="D265" s="8">
         <v>64</v>
       </c>
       <c r="E265" s="16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B266" s="8">
         <v>3</v>
       </c>
       <c r="C266" s="8">
         <v>3</v>
       </c>
       <c r="D266" s="8">
         <v>6</v>
       </c>
       <c r="E266" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B267" s="7">
         <v>49</v>
       </c>
       <c r="C267" s="7">
         <v>47</v>
       </c>
       <c r="D267" s="7">
         <v>96</v>
       </c>
       <c r="E267" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B268" s="8">
         <v>49</v>
       </c>
       <c r="C268" s="8">
         <v>47</v>
       </c>
       <c r="D268" s="8">
         <v>96</v>
       </c>
       <c r="E268" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B269" s="7">
         <v>8</v>
       </c>
       <c r="C269" s="7">
         <v>2</v>
       </c>
       <c r="D269" s="7">
         <v>10</v>
       </c>
       <c r="E269" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B270" s="8">
         <v>8</v>
       </c>
       <c r="C270" s="8">
         <v>2</v>
       </c>
       <c r="D270" s="8">
         <v>10</v>
       </c>
       <c r="E270" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B271" s="7">
         <v>22</v>
       </c>
       <c r="C271" s="7">
         <v>23</v>
       </c>
       <c r="D271" s="7">
         <v>45</v>
       </c>
       <c r="E271" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B272" s="8">
         <v>11</v>
       </c>
       <c r="C272" s="8">
         <v>12</v>
       </c>
       <c r="D272" s="8">
         <v>23</v>
       </c>
       <c r="E272" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B273" s="8">
         <v>11</v>
       </c>
       <c r="C273" s="8">
         <v>11</v>
       </c>
       <c r="D273" s="8">
         <v>22</v>
       </c>
       <c r="E273" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B274" s="6">
         <v>206</v>
       </c>
       <c r="C274" s="6">
         <v>188</v>
       </c>
       <c r="D274" s="6">
         <v>394</v>
       </c>
       <c r="E274" s="14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B275" s="7">
         <v>11</v>
       </c>
       <c r="C275" s="7">
         <v>3</v>
       </c>
       <c r="D275" s="7">
         <v>14</v>
       </c>
       <c r="E275" s="15" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B276" s="8">
         <v>11</v>
       </c>
       <c r="C276" s="8">
         <v>3</v>
       </c>
       <c r="D276" s="8">
         <v>14</v>
       </c>
       <c r="E276" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B277" s="7">
         <v>5</v>
       </c>
       <c r="C277" s="7">
         <v>1</v>
       </c>
       <c r="D277" s="7">
         <v>6</v>
       </c>
       <c r="E277" s="15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B278" s="8">
         <v>2</v>
       </c>
       <c r="C278" s="8">
         <v>0</v>
       </c>
       <c r="D278" s="8">
         <v>2</v>
       </c>
       <c r="E278" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B279" s="8">
         <v>3</v>
       </c>
       <c r="C279" s="8">
         <v>1</v>
       </c>
       <c r="D279" s="8">
         <v>4</v>
       </c>
       <c r="E279" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B280" s="7">
         <v>22</v>
       </c>
       <c r="C280" s="7">
         <v>13</v>
       </c>
       <c r="D280" s="7">
         <v>35</v>
       </c>
       <c r="E280" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B281" s="8">
         <v>22</v>
       </c>
       <c r="C281" s="8">
         <v>13</v>
       </c>
       <c r="D281" s="8">
         <v>35</v>
       </c>
       <c r="E281" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B282" s="7">
         <v>11</v>
       </c>
       <c r="C282" s="7">
         <v>5</v>
       </c>
       <c r="D282" s="7">
         <v>16</v>
       </c>
       <c r="E282" s="15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B283" s="8">
         <v>11</v>
       </c>
       <c r="C283" s="8">
         <v>5</v>
       </c>
       <c r="D283" s="8">
         <v>16</v>
       </c>
       <c r="E283" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B284" s="7">
         <v>20</v>
       </c>
       <c r="C284" s="7">
         <v>16</v>
       </c>
       <c r="D284" s="7">
         <v>36</v>
       </c>
       <c r="E284" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B285" s="8">
         <v>20</v>
       </c>
       <c r="C285" s="8">
         <v>16</v>
       </c>
       <c r="D285" s="8">
@@ -9083,148 +9083,148 @@
         <v>4</v>
       </c>
       <c r="E286" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B287" s="8">
         <v>2</v>
       </c>
       <c r="C287" s="8">
         <v>2</v>
       </c>
       <c r="D287" s="8">
         <v>4</v>
       </c>
       <c r="E287" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B288" s="7">
         <v>2</v>
       </c>
       <c r="C288" s="7">
         <v>0</v>
       </c>
       <c r="D288" s="7">
         <v>2</v>
       </c>
       <c r="E288" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B289" s="8">
         <v>2</v>
       </c>
       <c r="C289" s="8">
         <v>0</v>
       </c>
       <c r="D289" s="8">
         <v>2</v>
       </c>
       <c r="E289" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B290" s="7">
         <v>133</v>
       </c>
       <c r="C290" s="7">
         <v>148</v>
       </c>
       <c r="D290" s="7">
         <v>281</v>
       </c>
       <c r="E290" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B291" s="8">
         <v>83</v>
       </c>
       <c r="C291" s="8">
         <v>90</v>
       </c>
       <c r="D291" s="8">
         <v>173</v>
       </c>
       <c r="E291" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B292" s="8">
         <v>50</v>
       </c>
       <c r="C292" s="8">
         <v>58</v>
       </c>
       <c r="D292" s="8">
         <v>108</v>
       </c>
       <c r="E292" s="16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B293" s="6">
         <v>784</v>
       </c>
       <c r="C293" s="6">
         <v>746</v>
       </c>
       <c r="D293" s="6">
         <v>1530</v>
       </c>
       <c r="E293" s="14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B294" s="7">
         <v>69</v>
       </c>
       <c r="C294" s="7">
         <v>61</v>
       </c>
       <c r="D294" s="7">
         <v>130</v>
       </c>
       <c r="E294" s="15" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B295" s="8">
         <v>50</v>
@@ -9299,226 +9299,226 @@
       </c>
       <c r="C299" s="8">
         <v>1</v>
       </c>
       <c r="D299" s="8">
         <v>1</v>
       </c>
       <c r="E299" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B300" s="7">
         <v>109</v>
       </c>
       <c r="C300" s="7">
         <v>99</v>
       </c>
       <c r="D300" s="7">
         <v>208</v>
       </c>
       <c r="E300" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B301" s="8">
         <v>109</v>
       </c>
       <c r="C301" s="8">
         <v>99</v>
       </c>
       <c r="D301" s="8">
         <v>208</v>
       </c>
       <c r="E301" s="16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="7" t="s">
         <v>160</v>
       </c>
       <c r="B302" s="7">
         <v>2</v>
       </c>
       <c r="C302" s="7">
         <v>2</v>
       </c>
       <c r="D302" s="7">
         <v>4</v>
       </c>
       <c r="E302" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B303" s="8">
         <v>2</v>
       </c>
       <c r="C303" s="8">
         <v>2</v>
       </c>
       <c r="D303" s="8">
         <v>4</v>
       </c>
       <c r="E303" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B304" s="7">
         <v>22</v>
       </c>
       <c r="C304" s="7">
         <v>16</v>
       </c>
       <c r="D304" s="7">
         <v>38</v>
       </c>
       <c r="E304" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B305" s="8">
         <v>18</v>
       </c>
       <c r="C305" s="8">
         <v>14</v>
       </c>
       <c r="D305" s="8">
         <v>32</v>
       </c>
       <c r="E305" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B306" s="8">
         <v>4</v>
       </c>
       <c r="C306" s="8">
         <v>2</v>
       </c>
       <c r="D306" s="8">
         <v>6</v>
       </c>
       <c r="E306" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B307" s="7">
         <v>10</v>
       </c>
       <c r="C307" s="7">
         <v>8</v>
       </c>
       <c r="D307" s="7">
         <v>18</v>
       </c>
       <c r="E307" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B308" s="8">
         <v>2</v>
       </c>
       <c r="C308" s="8">
         <v>0</v>
       </c>
       <c r="D308" s="8">
         <v>2</v>
       </c>
       <c r="E308" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B309" s="8">
         <v>1</v>
       </c>
       <c r="C309" s="8">
         <v>1</v>
       </c>
       <c r="D309" s="8">
         <v>2</v>
       </c>
       <c r="E309" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B310" s="8">
         <v>4</v>
       </c>
       <c r="C310" s="8">
         <v>4</v>
       </c>
       <c r="D310" s="8">
         <v>8</v>
       </c>
       <c r="E310" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B311" s="8">
         <v>3</v>
       </c>
       <c r="C311" s="8">
         <v>3</v>
       </c>
       <c r="D311" s="8">
         <v>6</v>
       </c>
       <c r="E311" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B312" s="7">
         <v>16</v>
       </c>
       <c r="C312" s="7">
         <v>12</v>
       </c>
       <c r="D312" s="7">
@@ -9627,255 +9627,255 @@
         <v>10</v>
       </c>
       <c r="E318" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B319" s="8">
         <v>7</v>
       </c>
       <c r="C319" s="8">
         <v>3</v>
       </c>
       <c r="D319" s="8">
         <v>10</v>
       </c>
       <c r="E319" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B320" s="7">
         <v>57</v>
       </c>
       <c r="C320" s="7">
         <v>54</v>
       </c>
       <c r="D320" s="7">
         <v>111</v>
       </c>
       <c r="E320" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B321" s="8">
         <v>57</v>
       </c>
       <c r="C321" s="8">
         <v>54</v>
       </c>
       <c r="D321" s="8">
         <v>111</v>
       </c>
       <c r="E321" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B322" s="7">
         <v>189</v>
       </c>
       <c r="C322" s="7">
         <v>192</v>
       </c>
       <c r="D322" s="7">
         <v>381</v>
       </c>
       <c r="E322" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B323" s="8">
         <v>189</v>
       </c>
       <c r="C323" s="8">
         <v>192</v>
       </c>
       <c r="D323" s="8">
         <v>381</v>
       </c>
       <c r="E323" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B324" s="7">
         <v>4</v>
       </c>
       <c r="C324" s="7">
         <v>2</v>
       </c>
       <c r="D324" s="7">
         <v>6</v>
       </c>
       <c r="E324" s="15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B325" s="8">
         <v>4</v>
       </c>
       <c r="C325" s="8">
         <v>2</v>
       </c>
       <c r="D325" s="8">
         <v>6</v>
       </c>
       <c r="E325" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B326" s="7">
         <v>0</v>
       </c>
       <c r="C326" s="7">
         <v>1</v>
       </c>
       <c r="D326" s="7">
         <v>1</v>
       </c>
       <c r="E326" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B327" s="8">
         <v>0</v>
       </c>
       <c r="C327" s="8">
         <v>1</v>
       </c>
       <c r="D327" s="8">
         <v>1</v>
       </c>
       <c r="E327" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B328" s="6">
         <v>532</v>
       </c>
       <c r="C328" s="6">
         <v>486</v>
       </c>
       <c r="D328" s="6">
         <v>1018</v>
       </c>
       <c r="E328" s="14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B329" s="7">
         <v>37</v>
       </c>
       <c r="C329" s="7">
         <v>30</v>
       </c>
       <c r="D329" s="7">
         <v>67</v>
       </c>
       <c r="E329" s="15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B330" s="8">
         <v>37</v>
       </c>
       <c r="C330" s="8">
         <v>30</v>
       </c>
       <c r="D330" s="8">
         <v>67</v>
       </c>
       <c r="E330" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B331" s="7">
         <v>28</v>
       </c>
       <c r="C331" s="7">
         <v>18</v>
       </c>
       <c r="D331" s="7">
         <v>46</v>
       </c>
       <c r="E331" s="15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B332" s="8">
         <v>2</v>
       </c>
       <c r="C332" s="8">
         <v>0</v>
       </c>
       <c r="D332" s="8">
         <v>2</v>
       </c>
       <c r="E332" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B333" s="8">
         <v>19</v>
       </c>
       <c r="C333" s="8">
         <v>13</v>
       </c>
       <c r="D333" s="8">
@@ -9928,209 +9928,209 @@
       </c>
       <c r="C336" s="7">
         <v>186</v>
       </c>
       <c r="D336" s="7">
         <v>374</v>
       </c>
       <c r="E336" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B337" s="8">
         <v>172</v>
       </c>
       <c r="C337" s="8">
         <v>168</v>
       </c>
       <c r="D337" s="8">
         <v>340</v>
       </c>
       <c r="E337" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B338" s="8">
         <v>1</v>
       </c>
       <c r="C338" s="8">
         <v>1</v>
       </c>
       <c r="D338" s="8">
         <v>2</v>
       </c>
       <c r="E338" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B339" s="8">
         <v>1</v>
       </c>
       <c r="C339" s="8">
         <v>1</v>
       </c>
       <c r="D339" s="8">
         <v>2</v>
       </c>
       <c r="E339" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B340" s="8">
         <v>11</v>
       </c>
       <c r="C340" s="8">
         <v>13</v>
       </c>
       <c r="D340" s="8">
         <v>24</v>
       </c>
       <c r="E340" s="16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B341" s="8">
         <v>3</v>
       </c>
       <c r="C341" s="8">
         <v>3</v>
       </c>
       <c r="D341" s="8">
         <v>6</v>
       </c>
       <c r="E341" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B342" s="7">
         <v>27</v>
       </c>
       <c r="C342" s="7">
         <v>15</v>
       </c>
       <c r="D342" s="7">
         <v>42</v>
       </c>
       <c r="E342" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B343" s="8">
         <v>7</v>
       </c>
       <c r="C343" s="8">
         <v>5</v>
       </c>
       <c r="D343" s="8">
         <v>12</v>
       </c>
       <c r="E343" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B344" s="8">
         <v>2</v>
       </c>
       <c r="C344" s="8">
         <v>0</v>
       </c>
       <c r="D344" s="8">
         <v>2</v>
       </c>
       <c r="E344" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="8" t="s">
         <v>158</v>
       </c>
       <c r="B345" s="8">
         <v>17</v>
       </c>
       <c r="C345" s="8">
         <v>9</v>
       </c>
       <c r="D345" s="8">
         <v>26</v>
       </c>
       <c r="E345" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B346" s="8">
         <v>1</v>
       </c>
       <c r="C346" s="8">
         <v>1</v>
       </c>
       <c r="D346" s="8">
         <v>2</v>
       </c>
       <c r="E346" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B347" s="7">
         <v>54</v>
       </c>
       <c r="C347" s="7">
         <v>55</v>
       </c>
       <c r="D347" s="7">
         <v>109</v>
       </c>
       <c r="E347" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B348" s="8">
         <v>54</v>
       </c>
       <c r="C348" s="8">
         <v>55</v>
       </c>
       <c r="D348" s="8">
@@ -10171,1967 +10171,1967 @@
         <v>24</v>
       </c>
       <c r="E350" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B351" s="8">
         <v>1</v>
       </c>
       <c r="C351" s="8">
         <v>1</v>
       </c>
       <c r="D351" s="8">
         <v>2</v>
       </c>
       <c r="E351" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B352" s="8">
         <v>4</v>
       </c>
       <c r="C352" s="8">
         <v>2</v>
       </c>
       <c r="D352" s="8">
         <v>6</v>
       </c>
       <c r="E352" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B353" s="7">
         <v>63</v>
       </c>
       <c r="C353" s="7">
         <v>57</v>
       </c>
       <c r="D353" s="7">
         <v>120</v>
       </c>
       <c r="E353" s="15" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="8" t="s">
         <v>141</v>
       </c>
       <c r="B354" s="8">
         <v>52</v>
       </c>
       <c r="C354" s="8">
         <v>48</v>
       </c>
       <c r="D354" s="8">
         <v>100</v>
       </c>
       <c r="E354" s="16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B355" s="8">
         <v>11</v>
       </c>
       <c r="C355" s="8">
         <v>9</v>
       </c>
       <c r="D355" s="8">
         <v>20</v>
       </c>
       <c r="E355" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B356" s="7">
         <v>90</v>
       </c>
       <c r="C356" s="7">
         <v>87</v>
       </c>
       <c r="D356" s="7">
         <v>177</v>
       </c>
       <c r="E356" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B357" s="8">
         <v>90</v>
       </c>
       <c r="C357" s="8">
         <v>87</v>
       </c>
       <c r="D357" s="8">
         <v>177</v>
       </c>
       <c r="E357" s="16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B358" s="7">
         <v>1</v>
       </c>
       <c r="C358" s="7">
         <v>1</v>
       </c>
       <c r="D358" s="7">
         <v>2</v>
       </c>
       <c r="E358" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B359" s="8">
         <v>1</v>
       </c>
       <c r="C359" s="8">
         <v>1</v>
       </c>
       <c r="D359" s="8">
         <v>2</v>
       </c>
       <c r="E359" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B360" s="7">
         <v>6</v>
       </c>
       <c r="C360" s="7">
         <v>2</v>
       </c>
       <c r="D360" s="7">
         <v>8</v>
       </c>
       <c r="E360" s="15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B361" s="8">
         <v>6</v>
       </c>
       <c r="C361" s="8">
         <v>2</v>
       </c>
       <c r="D361" s="8">
         <v>8</v>
       </c>
       <c r="E361" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B362" s="7">
         <v>20</v>
       </c>
       <c r="C362" s="7">
         <v>21</v>
       </c>
       <c r="D362" s="7">
         <v>41</v>
       </c>
       <c r="E362" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B363" s="8">
         <v>16</v>
       </c>
       <c r="C363" s="8">
         <v>17</v>
       </c>
       <c r="D363" s="8">
         <v>33</v>
       </c>
       <c r="E363" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B364" s="8">
         <v>1</v>
       </c>
       <c r="C364" s="8">
         <v>1</v>
       </c>
       <c r="D364" s="8">
         <v>2</v>
       </c>
       <c r="E364" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B365" s="8">
         <v>3</v>
       </c>
       <c r="C365" s="8">
         <v>3</v>
       </c>
       <c r="D365" s="8">
         <v>6</v>
       </c>
       <c r="E365" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B366" s="6">
         <v>47</v>
       </c>
       <c r="C366" s="6">
         <v>45</v>
       </c>
       <c r="D366" s="6">
         <v>92</v>
       </c>
       <c r="E366" s="14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B367" s="7">
         <v>9</v>
       </c>
       <c r="C367" s="7">
         <v>5</v>
       </c>
       <c r="D367" s="7">
         <v>14</v>
       </c>
       <c r="E367" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B368" s="8">
         <v>3</v>
       </c>
       <c r="C368" s="8">
         <v>1</v>
       </c>
       <c r="D368" s="8">
         <v>4</v>
       </c>
       <c r="E368" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B369" s="8">
         <v>6</v>
       </c>
       <c r="C369" s="8">
         <v>4</v>
       </c>
       <c r="D369" s="8">
         <v>10</v>
       </c>
       <c r="E369" s="16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B370" s="7">
         <v>37</v>
       </c>
       <c r="C370" s="7">
         <v>38</v>
       </c>
       <c r="D370" s="7">
         <v>75</v>
       </c>
       <c r="E370" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="8" t="s">
         <v>174</v>
       </c>
       <c r="B371" s="8">
         <v>13</v>
       </c>
       <c r="C371" s="8">
         <v>11</v>
       </c>
       <c r="D371" s="8">
         <v>24</v>
       </c>
       <c r="E371" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B372" s="8">
         <v>22</v>
       </c>
       <c r="C372" s="8">
         <v>25</v>
       </c>
       <c r="D372" s="8">
         <v>47</v>
       </c>
       <c r="E372" s="16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B373" s="8">
         <v>2</v>
       </c>
       <c r="C373" s="8">
         <v>2</v>
       </c>
       <c r="D373" s="8">
         <v>4</v>
       </c>
       <c r="E373" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B374" s="7">
         <v>1</v>
       </c>
       <c r="C374" s="7">
         <v>1</v>
       </c>
       <c r="D374" s="7">
         <v>2</v>
       </c>
       <c r="E374" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B375" s="8">
         <v>1</v>
       </c>
       <c r="C375" s="8">
         <v>1</v>
       </c>
       <c r="D375" s="8">
         <v>2</v>
       </c>
       <c r="E375" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B376" s="7">
         <v>0</v>
       </c>
       <c r="C376" s="7">
         <v>1</v>
       </c>
       <c r="D376" s="7">
         <v>1</v>
       </c>
       <c r="E376" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B377" s="8">
         <v>0</v>
       </c>
       <c r="C377" s="8">
         <v>1</v>
       </c>
       <c r="D377" s="8">
         <v>1</v>
       </c>
       <c r="E377" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B378" s="6">
         <v>2</v>
       </c>
       <c r="C378" s="6">
         <v>0</v>
       </c>
       <c r="D378" s="6">
         <v>2</v>
       </c>
       <c r="E378" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B379" s="7">
         <v>2</v>
       </c>
       <c r="C379" s="7">
         <v>0</v>
       </c>
       <c r="D379" s="7">
         <v>2</v>
       </c>
       <c r="E379" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B380" s="8">
         <v>2</v>
       </c>
       <c r="C380" s="8">
         <v>0</v>
       </c>
       <c r="D380" s="8">
         <v>2</v>
       </c>
       <c r="E380" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B381" s="6">
         <v>2</v>
       </c>
       <c r="C381" s="6">
         <v>2</v>
       </c>
       <c r="D381" s="6">
         <v>4</v>
       </c>
       <c r="E381" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B382" s="7">
         <v>1</v>
       </c>
       <c r="C382" s="7">
         <v>1</v>
       </c>
       <c r="D382" s="7">
         <v>2</v>
       </c>
       <c r="E382" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="8" t="s">
         <v>154</v>
       </c>
       <c r="B383" s="8">
         <v>1</v>
       </c>
       <c r="C383" s="8">
         <v>1</v>
       </c>
       <c r="D383" s="8">
         <v>2</v>
       </c>
       <c r="E383" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B384" s="7">
         <v>1</v>
       </c>
       <c r="C384" s="7">
         <v>1</v>
       </c>
       <c r="D384" s="7">
         <v>2</v>
       </c>
       <c r="E384" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B385" s="8">
         <v>1</v>
       </c>
       <c r="C385" s="8">
         <v>1</v>
       </c>
       <c r="D385" s="8">
         <v>2</v>
       </c>
       <c r="E385" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B386" s="5">
         <v>66</v>
       </c>
       <c r="C386" s="5">
         <v>57</v>
       </c>
       <c r="D386" s="5">
         <v>123</v>
       </c>
       <c r="E386" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B387" s="6">
         <v>66</v>
       </c>
       <c r="C387" s="6">
         <v>57</v>
       </c>
       <c r="D387" s="6">
         <v>123</v>
       </c>
       <c r="E387" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="7" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B388" s="7">
         <v>64</v>
       </c>
       <c r="C388" s="7">
         <v>55</v>
       </c>
       <c r="D388" s="7">
         <v>119</v>
       </c>
       <c r="E388" s="15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="8" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B389" s="8">
         <v>9</v>
       </c>
       <c r="C389" s="8">
         <v>5</v>
       </c>
       <c r="D389" s="8">
         <v>14</v>
       </c>
       <c r="E389" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="8" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B390" s="8">
         <v>4</v>
       </c>
       <c r="C390" s="8">
         <v>0</v>
       </c>
       <c r="D390" s="8">
         <v>4</v>
       </c>
       <c r="E390" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B391" s="8">
         <v>32</v>
       </c>
       <c r="C391" s="8">
         <v>39</v>
       </c>
       <c r="D391" s="8">
         <v>71</v>
       </c>
       <c r="E391" s="16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B392" s="8">
         <v>8</v>
       </c>
       <c r="C392" s="8">
         <v>4</v>
       </c>
       <c r="D392" s="8">
         <v>12</v>
       </c>
       <c r="E392" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="8" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B393" s="8">
         <v>11</v>
       </c>
       <c r="C393" s="8">
         <v>5</v>
       </c>
       <c r="D393" s="8">
         <v>16</v>
       </c>
       <c r="E393" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B394" s="8">
         <v>0</v>
       </c>
       <c r="C394" s="8">
         <v>2</v>
       </c>
       <c r="D394" s="8">
         <v>2</v>
       </c>
       <c r="E394" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B395" s="7">
         <v>2</v>
       </c>
       <c r="C395" s="7">
         <v>2</v>
       </c>
       <c r="D395" s="7">
         <v>4</v>
       </c>
       <c r="E395" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B396" s="8">
         <v>2</v>
       </c>
       <c r="C396" s="8">
         <v>2</v>
       </c>
       <c r="D396" s="8">
         <v>4</v>
       </c>
       <c r="E396" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B397" s="5">
         <v>8</v>
       </c>
       <c r="C397" s="5">
         <v>1</v>
       </c>
       <c r="D397" s="5">
         <v>9</v>
       </c>
       <c r="E397" s="13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B398" s="6">
         <v>8</v>
       </c>
       <c r="C398" s="6">
         <v>1</v>
       </c>
       <c r="D398" s="6">
         <v>9</v>
       </c>
       <c r="E398" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B399" s="7">
         <v>8</v>
       </c>
       <c r="C399" s="7">
         <v>1</v>
       </c>
       <c r="D399" s="7">
         <v>9</v>
       </c>
       <c r="E399" s="15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="8" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B400" s="8">
         <v>8</v>
       </c>
       <c r="C400" s="8">
         <v>1</v>
       </c>
       <c r="D400" s="8">
         <v>9</v>
       </c>
       <c r="E400" s="16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B401" s="5">
         <v>12</v>
       </c>
       <c r="C401" s="5">
         <v>4</v>
       </c>
       <c r="D401" s="5">
         <v>16</v>
       </c>
       <c r="E401" s="13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B402" s="6">
         <v>12</v>
       </c>
       <c r="C402" s="6">
         <v>4</v>
       </c>
       <c r="D402" s="6">
         <v>16</v>
       </c>
       <c r="E402" s="14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B403" s="7">
         <v>6</v>
       </c>
       <c r="C403" s="7">
         <v>2</v>
       </c>
       <c r="D403" s="7">
         <v>8</v>
       </c>
       <c r="E403" s="15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B404" s="8">
         <v>6</v>
       </c>
       <c r="C404" s="8">
         <v>2</v>
       </c>
       <c r="D404" s="8">
         <v>8</v>
       </c>
       <c r="E404" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B405" s="7">
         <v>2</v>
       </c>
       <c r="C405" s="7">
         <v>0</v>
       </c>
       <c r="D405" s="7">
         <v>2</v>
       </c>
       <c r="E405" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="8" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B406" s="8">
         <v>2</v>
       </c>
       <c r="C406" s="8">
         <v>0</v>
       </c>
       <c r="D406" s="8">
         <v>2</v>
       </c>
       <c r="E406" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B407" s="7">
         <v>4</v>
       </c>
       <c r="C407" s="7">
         <v>2</v>
       </c>
       <c r="D407" s="7">
         <v>6</v>
       </c>
       <c r="E407" s="15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B408" s="8">
         <v>2</v>
       </c>
       <c r="C408" s="8">
         <v>0</v>
       </c>
       <c r="D408" s="8">
         <v>2</v>
       </c>
       <c r="E408" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B409" s="8">
         <v>1</v>
       </c>
       <c r="C409" s="8">
         <v>1</v>
       </c>
       <c r="D409" s="8">
         <v>2</v>
       </c>
       <c r="E409" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B410" s="8">
         <v>1</v>
       </c>
       <c r="C410" s="8">
         <v>1</v>
       </c>
       <c r="D410" s="8">
         <v>2</v>
       </c>
       <c r="E410" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B411" s="5">
         <v>0</v>
       </c>
       <c r="C411" s="5">
         <v>2</v>
       </c>
       <c r="D411" s="5">
         <v>2</v>
       </c>
       <c r="E411" s="13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B412" s="6">
         <v>0</v>
       </c>
       <c r="C412" s="6">
         <v>2</v>
       </c>
       <c r="D412" s="6">
         <v>2</v>
       </c>
       <c r="E412" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B413" s="7">
         <v>0</v>
       </c>
       <c r="C413" s="7">
         <v>2</v>
       </c>
       <c r="D413" s="7">
         <v>2</v>
       </c>
       <c r="E413" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B414" s="8">
         <v>0</v>
       </c>
       <c r="C414" s="8">
         <v>2</v>
       </c>
       <c r="D414" s="8">
         <v>2</v>
       </c>
       <c r="E414" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B415" s="5">
         <v>1</v>
       </c>
       <c r="C415" s="5">
         <v>1</v>
       </c>
       <c r="D415" s="5">
         <v>2</v>
       </c>
       <c r="E415" s="13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B416" s="6">
         <v>1</v>
       </c>
       <c r="C416" s="6">
         <v>1</v>
       </c>
       <c r="D416" s="6">
         <v>2</v>
       </c>
       <c r="E416" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B417" s="7">
         <v>1</v>
       </c>
       <c r="C417" s="7">
         <v>1</v>
       </c>
       <c r="D417" s="7">
         <v>2</v>
       </c>
       <c r="E417" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B418" s="8">
         <v>1</v>
       </c>
       <c r="C418" s="8">
         <v>1</v>
       </c>
       <c r="D418" s="8">
         <v>2</v>
       </c>
       <c r="E418" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B419" s="4">
         <v>1637</v>
       </c>
       <c r="C419" s="4">
         <v>2510</v>
       </c>
       <c r="D419" s="4">
         <v>4147</v>
       </c>
       <c r="E419" s="12" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B420" s="5">
         <v>1191</v>
       </c>
       <c r="C420" s="5">
         <v>773</v>
       </c>
       <c r="D420" s="5">
         <v>1964</v>
       </c>
       <c r="E420" s="13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B421" s="6">
         <v>85</v>
       </c>
       <c r="C421" s="6">
         <v>37</v>
       </c>
       <c r="D421" s="6">
         <v>122</v>
       </c>
       <c r="E421" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B422" s="7">
         <v>85</v>
       </c>
       <c r="C422" s="7">
         <v>37</v>
       </c>
       <c r="D422" s="7">
         <v>122</v>
       </c>
       <c r="E422" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B423" s="8">
         <v>14</v>
       </c>
       <c r="C423" s="8">
         <v>6</v>
       </c>
       <c r="D423" s="8">
         <v>20</v>
       </c>
       <c r="E423" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B424" s="8">
         <v>14</v>
       </c>
       <c r="C424" s="8">
         <v>8</v>
       </c>
       <c r="D424" s="8">
         <v>22</v>
       </c>
       <c r="E424" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B425" s="8">
         <v>13</v>
       </c>
       <c r="C425" s="8">
         <v>5</v>
       </c>
       <c r="D425" s="8">
         <v>18</v>
       </c>
       <c r="E425" s="16" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="8" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B426" s="8">
         <v>7</v>
       </c>
       <c r="C426" s="8">
         <v>1</v>
       </c>
       <c r="D426" s="8">
         <v>8</v>
       </c>
       <c r="E426" s="16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B427" s="8">
         <v>10</v>
       </c>
       <c r="C427" s="8">
         <v>4</v>
       </c>
       <c r="D427" s="8">
         <v>14</v>
       </c>
       <c r="E427" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B428" s="8">
         <v>2</v>
       </c>
       <c r="C428" s="8">
         <v>2</v>
       </c>
       <c r="D428" s="8">
         <v>4</v>
       </c>
       <c r="E428" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B429" s="8">
         <v>13</v>
       </c>
       <c r="C429" s="8">
         <v>5</v>
       </c>
       <c r="D429" s="8">
         <v>18</v>
       </c>
       <c r="E429" s="16" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B430" s="8">
         <v>10</v>
       </c>
       <c r="C430" s="8">
         <v>4</v>
       </c>
       <c r="D430" s="8">
         <v>14</v>
       </c>
       <c r="E430" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="8" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B431" s="8">
         <v>2</v>
       </c>
       <c r="C431" s="8">
         <v>2</v>
       </c>
       <c r="D431" s="8">
         <v>4</v>
       </c>
       <c r="E431" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B432" s="6">
         <v>94</v>
       </c>
       <c r="C432" s="6">
         <v>43</v>
       </c>
       <c r="D432" s="6">
         <v>137</v>
       </c>
       <c r="E432" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B433" s="7">
         <v>94</v>
       </c>
       <c r="C433" s="7">
         <v>43</v>
       </c>
       <c r="D433" s="7">
         <v>137</v>
       </c>
       <c r="E433" s="15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B434" s="8">
         <v>12</v>
       </c>
       <c r="C434" s="8">
         <v>8</v>
       </c>
       <c r="D434" s="8">
         <v>20</v>
       </c>
       <c r="E434" s="16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B435" s="8">
         <v>12</v>
       </c>
       <c r="C435" s="8">
         <v>6</v>
       </c>
       <c r="D435" s="8">
         <v>18</v>
       </c>
       <c r="E435" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B436" s="8">
         <v>14</v>
       </c>
       <c r="C436" s="8">
         <v>6</v>
       </c>
       <c r="D436" s="8">
         <v>20</v>
       </c>
       <c r="E436" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B437" s="8">
         <v>12</v>
       </c>
       <c r="C437" s="8">
         <v>4</v>
       </c>
       <c r="D437" s="8">
         <v>16</v>
       </c>
       <c r="E437" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B438" s="8">
         <v>4</v>
       </c>
       <c r="C438" s="8">
         <v>0</v>
       </c>
       <c r="D438" s="8">
         <v>4</v>
       </c>
       <c r="E438" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B439" s="8">
         <v>9</v>
       </c>
       <c r="C439" s="8">
         <v>5</v>
       </c>
       <c r="D439" s="8">
         <v>14</v>
       </c>
       <c r="E439" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="8" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B440" s="8">
         <v>7</v>
       </c>
       <c r="C440" s="8">
         <v>5</v>
       </c>
       <c r="D440" s="8">
         <v>12</v>
       </c>
       <c r="E440" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B441" s="8">
         <v>9</v>
       </c>
       <c r="C441" s="8">
         <v>5</v>
       </c>
       <c r="D441" s="8">
         <v>14</v>
       </c>
       <c r="E441" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B442" s="8">
         <v>8</v>
       </c>
       <c r="C442" s="8">
         <v>4</v>
       </c>
       <c r="D442" s="8">
         <v>12</v>
       </c>
       <c r="E442" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B443" s="8">
         <v>7</v>
       </c>
       <c r="C443" s="8">
         <v>0</v>
       </c>
       <c r="D443" s="8">
         <v>7</v>
       </c>
       <c r="E443" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B444" s="6">
         <v>152</v>
       </c>
       <c r="C444" s="6">
         <v>88</v>
       </c>
       <c r="D444" s="6">
         <v>240</v>
       </c>
       <c r="E444" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B445" s="7">
         <v>152</v>
       </c>
       <c r="C445" s="7">
         <v>88</v>
       </c>
       <c r="D445" s="7">
         <v>240</v>
       </c>
       <c r="E445" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="8" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B446" s="8">
         <v>7</v>
       </c>
       <c r="C446" s="8">
         <v>5</v>
       </c>
       <c r="D446" s="8">
         <v>12</v>
       </c>
       <c r="E446" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B447" s="8">
         <v>6</v>
       </c>
       <c r="C447" s="8">
         <v>6</v>
       </c>
       <c r="D447" s="8">
         <v>12</v>
       </c>
       <c r="E447" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B448" s="8">
         <v>9</v>
       </c>
       <c r="C448" s="8">
         <v>7</v>
       </c>
       <c r="D448" s="8">
         <v>16</v>
       </c>
       <c r="E448" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B449" s="8">
         <v>1</v>
       </c>
       <c r="C449" s="8">
         <v>1</v>
       </c>
       <c r="D449" s="8">
         <v>2</v>
       </c>
       <c r="E449" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B450" s="8">
         <v>61</v>
       </c>
       <c r="C450" s="8">
         <v>31</v>
       </c>
       <c r="D450" s="8">
         <v>92</v>
       </c>
       <c r="E450" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B451" s="8">
         <v>11</v>
       </c>
       <c r="C451" s="8">
         <v>5</v>
       </c>
       <c r="D451" s="8">
         <v>16</v>
       </c>
       <c r="E451" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B452" s="8">
         <v>29</v>
       </c>
       <c r="C452" s="8">
         <v>17</v>
       </c>
       <c r="D452" s="8">
         <v>46</v>
       </c>
       <c r="E452" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="8" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B453" s="8">
         <v>7</v>
       </c>
       <c r="C453" s="8">
         <v>7</v>
       </c>
       <c r="D453" s="8">
         <v>14</v>
       </c>
       <c r="E453" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B454" s="8">
         <v>8</v>
       </c>
       <c r="C454" s="8">
         <v>2</v>
       </c>
       <c r="D454" s="8">
         <v>10</v>
       </c>
       <c r="E454" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="8" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B455" s="8">
         <v>8</v>
       </c>
       <c r="C455" s="8">
         <v>4</v>
       </c>
       <c r="D455" s="8">
         <v>12</v>
       </c>
       <c r="E455" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B456" s="8">
         <v>2</v>
       </c>
       <c r="C456" s="8">
         <v>0</v>
       </c>
       <c r="D456" s="8">
         <v>2</v>
       </c>
       <c r="E456" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="8" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B457" s="8">
         <v>3</v>
       </c>
       <c r="C457" s="8">
         <v>3</v>
       </c>
       <c r="D457" s="8">
         <v>6</v>
       </c>
       <c r="E457" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B458" s="6">
         <v>149</v>
       </c>
       <c r="C458" s="6">
         <v>124</v>
       </c>
       <c r="D458" s="6">
         <v>273</v>
       </c>
       <c r="E458" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B459" s="7">
         <v>138</v>
       </c>
       <c r="C459" s="7">
         <v>119</v>
       </c>
       <c r="D459" s="7">
         <v>257</v>
       </c>
       <c r="E459" s="15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B460" s="8">
         <v>88</v>
       </c>
       <c r="C460" s="8">
         <v>75</v>
       </c>
       <c r="D460" s="8">
         <v>163</v>
       </c>
       <c r="E460" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="8" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B461" s="8">
         <v>5</v>
       </c>
       <c r="C461" s="8">
         <v>1</v>
       </c>
       <c r="D461" s="8">
         <v>6</v>
       </c>
       <c r="E461" s="16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B462" s="8">
         <v>31</v>
       </c>
       <c r="C462" s="8">
         <v>31</v>
       </c>
       <c r="D462" s="8">
         <v>62</v>
       </c>
       <c r="E462" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B463" s="8">
         <v>9</v>
       </c>
       <c r="C463" s="8">
         <v>5</v>
       </c>
       <c r="D463" s="8">
         <v>14</v>
       </c>
       <c r="E463" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="8" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B464" s="8">
         <v>5</v>
       </c>
       <c r="C464" s="8">
         <v>7</v>
       </c>
       <c r="D464" s="8">
         <v>12</v>
       </c>
       <c r="E464" s="16" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="7" t="s">
         <v>308</v>
       </c>
       <c r="B465" s="7">
         <v>9</v>
       </c>
       <c r="C465" s="7">
         <v>5</v>
       </c>
       <c r="D465" s="7">
         <v>14</v>
       </c>
       <c r="E465" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="8" t="s">
         <v>309</v>
       </c>
       <c r="B466" s="8">
         <v>8</v>
@@ -12257,85 +12257,85 @@
       </c>
       <c r="C473" s="8">
         <v>7</v>
       </c>
       <c r="D473" s="8">
         <v>22</v>
       </c>
       <c r="E473" s="16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="7" t="s">
         <v>317</v>
       </c>
       <c r="B474" s="7">
         <v>249</v>
       </c>
       <c r="C474" s="7">
         <v>227</v>
       </c>
       <c r="D474" s="7">
         <v>476</v>
       </c>
       <c r="E474" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="8" t="s">
         <v>318</v>
       </c>
       <c r="B475" s="8">
         <v>40</v>
       </c>
       <c r="C475" s="8">
         <v>32</v>
       </c>
       <c r="D475" s="8">
         <v>72</v>
       </c>
       <c r="E475" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="8" t="s">
         <v>319</v>
       </c>
       <c r="B476" s="8">
         <v>96</v>
       </c>
       <c r="C476" s="8">
         <v>98</v>
       </c>
       <c r="D476" s="8">
         <v>194</v>
       </c>
       <c r="E476" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="8" t="s">
         <v>320</v>
       </c>
       <c r="B477" s="8">
         <v>99</v>
       </c>
       <c r="C477" s="8">
         <v>82</v>
       </c>
       <c r="D477" s="8">
         <v>181</v>
       </c>
       <c r="E477" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B478" s="8">
         <v>14</v>
@@ -12500,153 +12500,153 @@
         <v>114</v>
       </c>
       <c r="E487" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="8" t="s">
         <v>331</v>
       </c>
       <c r="B488" s="8">
         <v>7</v>
       </c>
       <c r="C488" s="8">
         <v>3</v>
       </c>
       <c r="D488" s="8">
         <v>10</v>
       </c>
       <c r="E488" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B489" s="8">
         <v>11</v>
       </c>
       <c r="C489" s="8">
         <v>9</v>
       </c>
       <c r="D489" s="8">
         <v>20</v>
       </c>
       <c r="E489" s="16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="8" t="s">
         <v>332</v>
       </c>
       <c r="B490" s="8">
         <v>8</v>
       </c>
       <c r="C490" s="8">
         <v>6</v>
       </c>
       <c r="D490" s="8">
         <v>14</v>
       </c>
       <c r="E490" s="16" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B491" s="8">
         <v>14</v>
       </c>
       <c r="C491" s="8">
         <v>6</v>
       </c>
       <c r="D491" s="8">
         <v>20</v>
       </c>
       <c r="E491" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="8" t="s">
         <v>333</v>
       </c>
       <c r="B492" s="8">
         <v>8</v>
       </c>
       <c r="C492" s="8">
         <v>6</v>
       </c>
       <c r="D492" s="8">
         <v>14</v>
       </c>
       <c r="E492" s="16" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B493" s="8">
         <v>12</v>
       </c>
       <c r="C493" s="8">
         <v>3</v>
       </c>
       <c r="D493" s="8">
         <v>15</v>
       </c>
       <c r="E493" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="8" t="s">
         <v>334</v>
       </c>
       <c r="B494" s="8">
         <v>3</v>
       </c>
       <c r="C494" s="8">
         <v>1</v>
       </c>
       <c r="D494" s="8">
         <v>4</v>
       </c>
       <c r="E494" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B495" s="8">
         <v>11</v>
       </c>
       <c r="C495" s="8">
         <v>5</v>
       </c>
       <c r="D495" s="8">
         <v>16</v>
       </c>
       <c r="E495" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="8" t="s">
         <v>335</v>
       </c>
       <c r="B496" s="8">
         <v>0</v>
       </c>
       <c r="C496" s="8">
         <v>1</v>
       </c>
       <c r="D496" s="8">
@@ -12959,85 +12959,85 @@
         <v>72</v>
       </c>
       <c r="E514" s="15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="8" t="s">
         <v>354</v>
       </c>
       <c r="B515" s="8">
         <v>5</v>
       </c>
       <c r="C515" s="8">
         <v>3</v>
       </c>
       <c r="D515" s="8">
         <v>8</v>
       </c>
       <c r="E515" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B516" s="8">
         <v>11</v>
       </c>
       <c r="C516" s="8">
         <v>5</v>
       </c>
       <c r="D516" s="8">
         <v>16</v>
       </c>
       <c r="E516" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="8" t="s">
         <v>355</v>
       </c>
       <c r="B517" s="8">
         <v>6</v>
       </c>
       <c r="C517" s="8">
         <v>2</v>
       </c>
       <c r="D517" s="8">
         <v>8</v>
       </c>
       <c r="E517" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="8" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B518" s="8">
         <v>6</v>
       </c>
       <c r="C518" s="8">
         <v>6</v>
       </c>
       <c r="D518" s="8">
         <v>12</v>
       </c>
       <c r="E518" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="8" t="s">
         <v>356</v>
       </c>
       <c r="B519" s="8">
         <v>7</v>
       </c>
       <c r="C519" s="8">
         <v>5</v>
       </c>
       <c r="D519" s="8">
@@ -13277,85 +13277,85 @@
       </c>
       <c r="C533" s="8">
         <v>1</v>
       </c>
       <c r="D533" s="8">
         <v>2</v>
       </c>
       <c r="E533" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="6" t="s">
         <v>371</v>
       </c>
       <c r="B534" s="6">
         <v>25</v>
       </c>
       <c r="C534" s="6">
         <v>29</v>
       </c>
       <c r="D534" s="6">
         <v>54</v>
       </c>
       <c r="E534" s="14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="7" t="s">
         <v>372</v>
       </c>
       <c r="B535" s="7">
         <v>10</v>
       </c>
       <c r="C535" s="7">
         <v>12</v>
       </c>
       <c r="D535" s="7">
         <v>22</v>
       </c>
       <c r="E535" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="8" t="s">
         <v>373</v>
       </c>
       <c r="B536" s="8">
         <v>10</v>
       </c>
       <c r="C536" s="8">
         <v>12</v>
       </c>
       <c r="D536" s="8">
         <v>22</v>
       </c>
       <c r="E536" s="16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="7" t="s">
         <v>374</v>
       </c>
       <c r="B537" s="7">
         <v>1</v>
       </c>
       <c r="C537" s="7">
         <v>1</v>
       </c>
       <c r="D537" s="7">
         <v>2</v>
       </c>
       <c r="E537" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="8" t="s">
         <v>375</v>
       </c>
       <c r="B538" s="8">
         <v>1</v>
@@ -14659,68 +14659,68 @@
         <v>5</v>
       </c>
       <c r="E614" s="16" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="8" t="s">
         <v>459</v>
       </c>
       <c r="B615" s="8">
         <v>1</v>
       </c>
       <c r="C615" s="8">
         <v>4</v>
       </c>
       <c r="D615" s="8">
         <v>5</v>
       </c>
       <c r="E615" s="16" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B616" s="6">
         <v>17</v>
       </c>
       <c r="C616" s="6">
         <v>68</v>
       </c>
       <c r="D616" s="6">
         <v>85</v>
       </c>
       <c r="E616" s="14" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B617" s="7">
         <v>17</v>
       </c>
       <c r="C617" s="7">
         <v>68</v>
       </c>
       <c r="D617" s="7">
         <v>85</v>
       </c>
       <c r="E617" s="15" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="8" t="s">
         <v>460</v>
       </c>
       <c r="B618" s="8">
         <v>5</v>
       </c>
       <c r="C618" s="8">
         <v>20</v>
       </c>
       <c r="D618" s="8">
@@ -14744,51 +14744,51 @@
         <v>30</v>
       </c>
       <c r="E619" s="16" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="8" t="s">
         <v>462</v>
       </c>
       <c r="B620" s="8">
         <v>4</v>
       </c>
       <c r="C620" s="8">
         <v>16</v>
       </c>
       <c r="D620" s="8">
         <v>20</v>
       </c>
       <c r="E620" s="16" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B621" s="8">
         <v>2</v>
       </c>
       <c r="C621" s="8">
         <v>8</v>
       </c>
       <c r="D621" s="8">
         <v>10</v>
       </c>
       <c r="E621" s="16" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="6" t="s">
         <v>463</v>
       </c>
       <c r="B622" s="6">
         <v>37</v>
       </c>
       <c r="C622" s="6">
         <v>152</v>
       </c>
       <c r="D622" s="6">
@@ -15186,51 +15186,51 @@
         <v>2</v>
       </c>
       <c r="E645" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="7" t="s">
         <v>486</v>
       </c>
       <c r="B646" s="7">
         <v>10</v>
       </c>
       <c r="C646" s="7">
         <v>6</v>
       </c>
       <c r="D646" s="7">
         <v>16</v>
       </c>
       <c r="E646" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B647" s="8">
         <v>3</v>
       </c>
       <c r="C647" s="8">
         <v>1</v>
       </c>
       <c r="D647" s="8">
         <v>4</v>
       </c>
       <c r="E647" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="8" t="s">
         <v>487</v>
       </c>
       <c r="B648" s="8">
         <v>2</v>
       </c>
       <c r="C648" s="8">
         <v>0</v>
       </c>
       <c r="D648" s="8">
@@ -15628,51 +15628,51 @@
         <v>2</v>
       </c>
       <c r="E671" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="8" t="s">
         <v>508</v>
       </c>
       <c r="B672" s="8">
         <v>1</v>
       </c>
       <c r="C672" s="8">
         <v>1</v>
       </c>
       <c r="D672" s="8">
         <v>2</v>
       </c>
       <c r="E672" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B673" s="8">
         <v>1</v>
       </c>
       <c r="C673" s="8">
         <v>1</v>
       </c>
       <c r="D673" s="8">
         <v>2</v>
       </c>
       <c r="E673" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="7" t="s">
         <v>509</v>
       </c>
       <c r="B674" s="7">
         <v>13</v>
       </c>
       <c r="C674" s="7">
         <v>5</v>
       </c>
       <c r="D674" s="7">
@@ -17782,51 +17782,51 @@
       </c>
       <c r="C798" s="8">
         <v>1</v>
       </c>
       <c r="D798" s="8">
         <v>2</v>
       </c>
       <c r="E798" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="6" t="s">
         <v>537</v>
       </c>
       <c r="B799" s="6">
         <v>9</v>
       </c>
       <c r="C799" s="6">
         <v>10</v>
       </c>
       <c r="D799" s="6">
         <v>19</v>
       </c>
       <c r="E799" s="14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="7" t="s">
         <v>498</v>
       </c>
       <c r="B800" s="7">
         <v>8</v>
       </c>
       <c r="C800" s="7">
         <v>8</v>
       </c>
       <c r="D800" s="7">
         <v>16</v>
       </c>
       <c r="E800" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="8" t="s">
         <v>499</v>
       </c>
       <c r="B801" s="8">
         <v>8</v>
@@ -18127,51 +18127,51 @@
         <v>2</v>
       </c>
       <c r="E818" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="7" t="s">
         <v>618</v>
       </c>
       <c r="B819" s="7">
         <v>1</v>
       </c>
       <c r="C819" s="7">
         <v>1</v>
       </c>
       <c r="D819" s="7">
         <v>2</v>
       </c>
       <c r="E819" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B820" s="8">
         <v>1</v>
       </c>
       <c r="C820" s="8">
         <v>1</v>
       </c>
       <c r="D820" s="8">
         <v>2</v>
       </c>
       <c r="E820" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="7" t="s">
         <v>591</v>
       </c>
       <c r="B821" s="7">
         <v>2</v>
       </c>
       <c r="C821" s="7">
         <v>0</v>
       </c>
       <c r="D821" s="7">
@@ -19011,51 +19011,51 @@
         <v>2</v>
       </c>
       <c r="E870" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="8" t="s">
         <v>656</v>
       </c>
       <c r="B871" s="8">
         <v>2</v>
       </c>
       <c r="C871" s="8">
         <v>0</v>
       </c>
       <c r="D871" s="8">
         <v>2</v>
       </c>
       <c r="E871" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B872" s="8">
         <v>2</v>
       </c>
       <c r="C872" s="8">
         <v>0</v>
       </c>
       <c r="D872" s="8">
         <v>2</v>
       </c>
       <c r="E872" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="8" t="s">
         <v>657</v>
       </c>
       <c r="B873" s="8">
         <v>1</v>
       </c>
       <c r="C873" s="8">
         <v>1</v>
       </c>
       <c r="D873" s="8">
@@ -19147,51 +19147,51 @@
         <v>12</v>
       </c>
       <c r="E878" s="14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="7" t="s">
         <v>618</v>
       </c>
       <c r="B879" s="7">
         <v>2</v>
       </c>
       <c r="C879" s="7">
         <v>0</v>
       </c>
       <c r="D879" s="7">
         <v>2</v>
       </c>
       <c r="E879" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B880" s="8">
         <v>2</v>
       </c>
       <c r="C880" s="8">
         <v>0</v>
       </c>
       <c r="D880" s="8">
         <v>2</v>
       </c>
       <c r="E880" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="7" t="s">
         <v>584</v>
       </c>
       <c r="B881" s="7">
         <v>3</v>
       </c>
       <c r="C881" s="7">
         <v>1</v>
       </c>
       <c r="D881" s="7">
@@ -19907,51 +19907,51 @@
       </c>
       <c r="C923" s="5">
         <v>54</v>
       </c>
       <c r="D923" s="5">
         <v>207</v>
       </c>
       <c r="E923" s="13" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="6" t="s">
         <v>686</v>
       </c>
       <c r="B924" s="6">
         <v>14</v>
       </c>
       <c r="C924" s="6">
         <v>16</v>
       </c>
       <c r="D924" s="6">
         <v>30</v>
       </c>
       <c r="E924" s="14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="7" t="s">
         <v>687</v>
       </c>
       <c r="B925" s="7">
         <v>1</v>
       </c>
       <c r="C925" s="7">
         <v>1</v>
       </c>
       <c r="D925" s="7">
         <v>2</v>
       </c>
       <c r="E925" s="15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="8" t="s">
         <v>688</v>
       </c>
       <c r="B926" s="8">
         <v>1</v>
@@ -20915,68 +20915,68 @@
         <v>6</v>
       </c>
       <c r="E982" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" s="8" t="s">
         <v>727</v>
       </c>
       <c r="B983" s="8">
         <v>2</v>
       </c>
       <c r="C983" s="8">
         <v>0</v>
       </c>
       <c r="D983" s="8">
         <v>2</v>
       </c>
       <c r="E983" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B984" s="7">
         <v>2</v>
       </c>
       <c r="C984" s="7">
         <v>1</v>
       </c>
       <c r="D984" s="7">
         <v>3</v>
       </c>
       <c r="E984" s="15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B985" s="8">
         <v>2</v>
       </c>
       <c r="C985" s="8">
         <v>1</v>
       </c>
       <c r="D985" s="8">
         <v>3</v>
       </c>
       <c r="E985" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" s="7" t="s">
         <v>728</v>
       </c>
       <c r="B986" s="7">
         <v>6</v>
       </c>
       <c r="C986" s="7">
         <v>2</v>
       </c>
       <c r="D986" s="7">
@@ -22003,51 +22003,51 @@
         <v>11</v>
       </c>
       <c r="E1046" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" s="8" t="s">
         <v>773</v>
       </c>
       <c r="B1047" s="8">
         <v>10</v>
       </c>
       <c r="C1047" s="8">
         <v>0</v>
       </c>
       <c r="D1047" s="8">
         <v>10</v>
       </c>
       <c r="E1047" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B1048" s="8">
         <v>1</v>
       </c>
       <c r="C1048" s="8">
         <v>0</v>
       </c>
       <c r="D1048" s="8">
         <v>1</v>
       </c>
       <c r="E1048" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" s="6" t="s">
         <v>518</v>
       </c>
       <c r="B1049" s="6">
         <v>3</v>
       </c>
       <c r="C1049" s="6">
         <v>0</v>
       </c>
       <c r="D1049" s="6">
@@ -22190,68 +22190,68 @@
         <v>2</v>
       </c>
       <c r="E1057" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" s="8" t="s">
         <v>780</v>
       </c>
       <c r="B1058" s="8">
         <v>2</v>
       </c>
       <c r="C1058" s="8">
         <v>0</v>
       </c>
       <c r="D1058" s="8">
         <v>2</v>
       </c>
       <c r="E1058" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B1059" s="7">
         <v>0</v>
       </c>
       <c r="C1059" s="7">
         <v>1</v>
       </c>
       <c r="D1059" s="7">
         <v>1</v>
       </c>
       <c r="E1059" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B1060" s="8">
         <v>0</v>
       </c>
       <c r="C1060" s="8">
         <v>1</v>
       </c>
       <c r="D1060" s="8">
         <v>1</v>
       </c>
       <c r="E1060" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" s="7" t="s">
         <v>781</v>
       </c>
       <c r="B1061" s="7">
         <v>44</v>
       </c>
       <c r="C1061" s="7">
         <v>31</v>
       </c>
       <c r="D1061" s="7">
@@ -22275,51 +22275,51 @@
         <v>75</v>
       </c>
       <c r="E1062" s="16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" s="7" t="s">
         <v>486</v>
       </c>
       <c r="B1063" s="7">
         <v>2</v>
       </c>
       <c r="C1063" s="7">
         <v>0</v>
       </c>
       <c r="D1063" s="7">
         <v>2</v>
       </c>
       <c r="E1063" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B1064" s="8">
         <v>2</v>
       </c>
       <c r="C1064" s="8">
         <v>0</v>
       </c>
       <c r="D1064" s="8">
         <v>2</v>
       </c>
       <c r="E1064" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B1065" s="7">
         <v>18</v>
       </c>
       <c r="C1065" s="7">
         <v>3</v>
       </c>
       <c r="D1065" s="7">
@@ -24111,51 +24111,51 @@
         <v>2</v>
       </c>
       <c r="E1170" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" s="4" t="s">
         <v>874</v>
       </c>
       <c r="B1171" s="4">
         <v>108</v>
       </c>
       <c r="C1171" s="4">
         <v>29</v>
       </c>
       <c r="D1171" s="4">
         <v>137</v>
       </c>
       <c r="E1171" s="12" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B1172" s="5">
         <v>79</v>
       </c>
       <c r="C1172" s="5">
         <v>22</v>
       </c>
       <c r="D1172" s="5">
         <v>101</v>
       </c>
       <c r="E1172" s="13" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" s="6" t="s">
         <v>875</v>
       </c>
       <c r="B1173" s="6">
         <v>35</v>
       </c>
       <c r="C1173" s="6">
         <v>8</v>
       </c>
       <c r="D1173" s="6">
@@ -24604,51 +24604,51 @@
         <v>1</v>
       </c>
       <c r="E1199" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" s="7" t="s">
         <v>618</v>
       </c>
       <c r="B1200" s="7">
         <v>2</v>
       </c>
       <c r="C1200" s="7">
         <v>0</v>
       </c>
       <c r="D1200" s="7">
         <v>2</v>
       </c>
       <c r="E1200" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B1201" s="8">
         <v>2</v>
       </c>
       <c r="C1201" s="8">
         <v>0</v>
       </c>
       <c r="D1201" s="8">
         <v>2</v>
       </c>
       <c r="E1201" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" s="6" t="s">
         <v>902</v>
       </c>
       <c r="B1202" s="6">
         <v>22</v>
       </c>
       <c r="C1202" s="6">
         <v>8</v>
       </c>
       <c r="D1202" s="6">
@@ -25080,51 +25080,51 @@
         <v>2</v>
       </c>
       <c r="E1227" s="15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" s="8" t="s">
         <v>926</v>
       </c>
       <c r="B1228" s="8">
         <v>2</v>
       </c>
       <c r="C1228" s="8">
         <v>0</v>
       </c>
       <c r="D1228" s="8">
         <v>2</v>
       </c>
       <c r="E1228" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B1229" s="6">
         <v>2</v>
       </c>
       <c r="C1229" s="6">
         <v>0</v>
       </c>
       <c r="D1229" s="6">
         <v>2</v>
       </c>
       <c r="E1229" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" s="7" t="s">
         <v>927</v>
       </c>
       <c r="B1230" s="7">
         <v>2</v>
       </c>
       <c r="C1230" s="7">
         <v>0</v>
       </c>
       <c r="D1230" s="7">
@@ -26503,136 +26503,136 @@
       </c>
       <c r="C1311" s="8">
         <v>2</v>
       </c>
       <c r="D1311" s="8">
         <v>6</v>
       </c>
       <c r="E1311" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="1312" spans="1:5">
       <c r="A1312" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="B1312" s="5">
         <v>84</v>
       </c>
       <c r="C1312" s="5">
         <v>86</v>
       </c>
       <c r="D1312" s="5">
         <v>170</v>
       </c>
       <c r="E1312" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1313" spans="1:5">
       <c r="A1313" s="6" t="s">
         <v>1009</v>
       </c>
       <c r="B1313" s="6">
         <v>27</v>
       </c>
       <c r="C1313" s="6">
         <v>25</v>
       </c>
       <c r="D1313" s="6">
         <v>52</v>
       </c>
       <c r="E1313" s="14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1314" spans="1:5">
       <c r="A1314" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="B1314" s="7">
         <v>13</v>
       </c>
       <c r="C1314" s="7">
         <v>15</v>
       </c>
       <c r="D1314" s="7">
         <v>28</v>
       </c>
       <c r="E1314" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B1315" s="8">
         <v>1</v>
       </c>
       <c r="C1315" s="8">
         <v>0</v>
       </c>
       <c r="D1315" s="8">
         <v>1</v>
       </c>
       <c r="E1315" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="B1316" s="8">
         <v>4</v>
       </c>
       <c r="C1316" s="8">
         <v>4</v>
       </c>
       <c r="D1316" s="8">
         <v>8</v>
       </c>
       <c r="E1316" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="B1317" s="8">
         <v>5</v>
       </c>
       <c r="C1317" s="8">
         <v>7</v>
       </c>
       <c r="D1317" s="8">
         <v>12</v>
       </c>
       <c r="E1317" s="16" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B1318" s="8">
         <v>0</v>
       </c>
       <c r="C1318" s="8">
         <v>2</v>
       </c>
       <c r="D1318" s="8">
         <v>2</v>
       </c>
       <c r="E1318" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="B1319" s="8">
         <v>2</v>
@@ -26690,51 +26690,51 @@
       </c>
       <c r="C1322" s="8">
         <v>3</v>
       </c>
       <c r="D1322" s="8">
         <v>12</v>
       </c>
       <c r="E1322" s="16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="B1323" s="7">
         <v>5</v>
       </c>
       <c r="C1323" s="7">
         <v>7</v>
       </c>
       <c r="D1323" s="7">
         <v>12</v>
       </c>
       <c r="E1323" s="15" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="B1324" s="8">
         <v>1</v>
       </c>
       <c r="C1324" s="8">
         <v>3</v>
       </c>
       <c r="D1324" s="8">
         <v>4</v>
       </c>
       <c r="E1324" s="16" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
       <c r="A1325" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="B1325" s="8">
         <v>1</v>
@@ -26809,68 +26809,68 @@
       </c>
       <c r="C1329" s="6">
         <v>61</v>
       </c>
       <c r="D1329" s="6">
         <v>118</v>
       </c>
       <c r="E1329" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="B1330" s="7">
         <v>55</v>
       </c>
       <c r="C1330" s="7">
         <v>61</v>
       </c>
       <c r="D1330" s="7">
         <v>116</v>
       </c>
       <c r="E1330" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" s="8" t="s">
         <v>135</v>
       </c>
       <c r="B1331" s="8">
         <v>44</v>
       </c>
       <c r="C1331" s="8">
         <v>50</v>
       </c>
       <c r="D1331" s="8">
         <v>94</v>
       </c>
       <c r="E1331" s="16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" s="8" t="s">
         <v>1025</v>
       </c>
       <c r="B1332" s="8">
         <v>11</v>
       </c>
       <c r="C1332" s="8">
         <v>11</v>
       </c>
       <c r="D1332" s="8">
         <v>22</v>
       </c>
       <c r="E1332" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="1333" spans="1:5">
       <c r="A1333" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="B1333" s="7">
         <v>2</v>