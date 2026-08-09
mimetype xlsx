--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -4224,57 +4224,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>95472</v>
+        <v>98385</v>
       </c>
       <c r="C2" s="3">
-        <v>129485</v>
+        <v>134422</v>
       </c>
       <c r="D2" s="3">
-        <v>224957</v>
+        <v>232807</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>