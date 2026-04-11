--- v1 (2026-02-10)
+++ v2 (2026-04-11)
@@ -1315,57 +1315,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96137</v>
+        <v>96245</v>
       </c>
       <c r="C2" s="3">
-        <v>128716</v>
+        <v>128742</v>
       </c>
       <c r="D2" s="3">
-        <v>224853</v>
+        <v>224987</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>