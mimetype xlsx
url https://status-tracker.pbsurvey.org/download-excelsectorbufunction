--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>Sector -&gt; BU -&gt; Function</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Not Completed</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>Completion %</t>
   </si>
   <si>
     <t>OVERALL</t>
   </si>
   <si>
-    <t>43%</t>
+    <t>42%</t>
   </si>
   <si>
     <t>OPERATIONS</t>
   </si>
   <si>
     <t>56%</t>
   </si>
   <si>
     <t xml:space="preserve">  ENGINEERING</t>
   </si>
   <si>
     <t>65%</t>
   </si>
   <si>
     <t xml:space="preserve">    PROCESS &amp; TOOL ENGG</t>
   </si>
   <si>
     <t>64%</t>
   </si>
   <si>
     <t xml:space="preserve">    MACHINE &amp; AUTOMATION</t>
   </si>
   <si>
     <t>66%</t>
   </si>
@@ -1315,57 +1315,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>96245</v>
+        <v>95472</v>
       </c>
       <c r="C2" s="3">
-        <v>128742</v>
+        <v>129485</v>
       </c>
       <c r="D2" s="3">
-        <v>224987</v>
+        <v>224957</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>