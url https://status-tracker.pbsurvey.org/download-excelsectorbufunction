--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1315,57 +1315,57 @@
     <col min="5" max="5" width="16.139" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3">
-        <v>95472</v>
+        <v>98385</v>
       </c>
       <c r="C2" s="3">
-        <v>129485</v>
+        <v>134422</v>
       </c>
       <c r="D2" s="3">
-        <v>224957</v>
+        <v>232807</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="4">
         <v>3772</v>
       </c>
       <c r="C3" s="4">
         <v>2993</v>
       </c>
       <c r="D3" s="4">
         <v>6765</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5" t="s">
         <v>9</v>